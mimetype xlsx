--- v0 (2026-06-27)
+++ v1 (2026-06-27)
@@ -16,73 +16,73 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="12" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Clubs" sheetId="1" r:id="rId4"/>
+    <sheet name="Klubid" sheetId="1" r:id="rId4"/>
     <sheet name="M" sheetId="2" r:id="rId5"/>
     <sheet name="N" sheetId="3" r:id="rId6"/>
     <sheet name="M U18" sheetId="4" r:id="rId7"/>
     <sheet name="N U18" sheetId="5" r:id="rId8"/>
     <sheet name="M U16" sheetId="6" r:id="rId9"/>
     <sheet name="N U16" sheetId="7" r:id="rId10"/>
     <sheet name="M U14" sheetId="8" r:id="rId11"/>
     <sheet name="N U14" sheetId="9" r:id="rId12"/>
     <sheet name="M U12" sheetId="10" r:id="rId13"/>
     <sheet name="N U12" sheetId="11" r:id="rId14"/>
     <sheet name="M U10" sheetId="12" r:id="rId15"/>
     <sheet name="N U10" sheetId="13" r:id="rId16"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
-    <t>Clubs</t>
+    <t>Klubid</t>
   </si>
   <si>
     <t>MIX</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>UNK</t>
   </si>
   <si>
     <t>MIX 35+</t>
   </si>
   <si>
     <t>HMIX</t>
   </si>
   <si>
     <t>N 35+</t>
   </si>
   <si>
     <t>M 35+</t>
   </si>
   <si>
     <t>HN</t>
   </si>
@@ -119,51 +119,51 @@
   <si>
     <t>N U14</t>
   </si>
   <si>
     <t>M U14</t>
   </si>
   <si>
     <t>M U12</t>
   </si>
   <si>
     <t>MIX U12</t>
   </si>
   <si>
     <t>N U12</t>
   </si>
   <si>
     <t>N U10</t>
   </si>
   <si>
     <t>MIX U10</t>
   </si>
   <si>
     <t>M U10</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>Kokku</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -615,51 +615,51 @@
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="AB1" sqref="AB1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="2.285156" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.427734" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.427734" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="2.285156" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
@@ -1100,51 +1100,51 @@
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="13" baseType="lpstr">
-      <vt:lpstr>Clubs</vt:lpstr>
+      <vt:lpstr>Klubid</vt:lpstr>
       <vt:lpstr>M</vt:lpstr>
       <vt:lpstr>N</vt:lpstr>
       <vt:lpstr>M U18</vt:lpstr>
       <vt:lpstr>N U18</vt:lpstr>
       <vt:lpstr>M U16</vt:lpstr>
       <vt:lpstr>N U16</vt:lpstr>
       <vt:lpstr>M U14</vt:lpstr>
       <vt:lpstr>N U14</vt:lpstr>
       <vt:lpstr>M U12</vt:lpstr>
       <vt:lpstr>N U12</vt:lpstr>
       <vt:lpstr>M U10</vt:lpstr>
       <vt:lpstr>N U10</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">