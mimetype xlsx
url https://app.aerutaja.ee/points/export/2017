--- v0 (2026-06-27)
+++ v1 (2026-06-27)
@@ -16,73 +16,73 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="12" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Clubs" sheetId="1" r:id="rId4"/>
+    <sheet name="Klubid" sheetId="1" r:id="rId4"/>
     <sheet name="M" sheetId="2" r:id="rId5"/>
     <sheet name="N" sheetId="3" r:id="rId6"/>
     <sheet name="M U18" sheetId="4" r:id="rId7"/>
     <sheet name="N U18" sheetId="5" r:id="rId8"/>
     <sheet name="M U16" sheetId="6" r:id="rId9"/>
     <sheet name="N U16" sheetId="7" r:id="rId10"/>
     <sheet name="M U14" sheetId="8" r:id="rId11"/>
     <sheet name="N U14" sheetId="9" r:id="rId12"/>
     <sheet name="M U12" sheetId="10" r:id="rId13"/>
     <sheet name="N U12" sheetId="11" r:id="rId14"/>
     <sheet name="M U10" sheetId="12" r:id="rId15"/>
     <sheet name="N U10" sheetId="13" r:id="rId16"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
   <si>
-    <t>Clubs</t>
+    <t>Klubid</t>
   </si>
   <si>
     <t>MIX</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>UNK</t>
   </si>
   <si>
     <t>MIX 35+</t>
   </si>
   <si>
     <t>HMIX</t>
   </si>
   <si>
     <t>N 35+</t>
   </si>
   <si>
     <t>M 35+</t>
   </si>
   <si>
     <t>HN</t>
   </si>
@@ -119,93 +119,93 @@
   <si>
     <t>N U14</t>
   </si>
   <si>
     <t>M U14</t>
   </si>
   <si>
     <t>M U12</t>
   </si>
   <si>
     <t>MIX U12</t>
   </si>
   <si>
     <t>N U12</t>
   </si>
   <si>
     <t>N U10</t>
   </si>
   <si>
     <t>MIX U10</t>
   </si>
   <si>
     <t>M U10</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>Kokku</t>
   </si>
   <si>
     <t>Põhjakotkas</t>
   </si>
   <si>
     <t>Pirita</t>
   </si>
   <si>
     <t>Pärnu</t>
   </si>
   <si>
     <t>Narva</t>
   </si>
   <si>
     <t>SAK Tartu</t>
   </si>
   <si>
     <t>Viljandi</t>
   </si>
   <si>
     <t>Dünamo</t>
   </si>
   <si>
     <t>TÜASK</t>
   </si>
   <si>
     <t>Läänemere</t>
   </si>
   <si>
     <t>Emajõe</t>
   </si>
   <si>
     <t>M K-1</t>
   </si>
   <si>
-    <t>Name</t>
-[...5 lines deleted...]
-    <t>Club</t>
+    <t>Nimi</t>
+  </si>
+  <si>
+    <t>Sünniaasta</t>
+  </si>
+  <si>
+    <t>Klubi</t>
   </si>
   <si>
     <t>200m</t>
   </si>
   <si>
     <t>1000m</t>
   </si>
   <si>
     <t>Kaarel Alupere</t>
   </si>
   <si>
     <t>Kaspar Sula</t>
   </si>
   <si>
     <t>Allan Aim</t>
   </si>
   <si>
     <t>Tarmo Tootsi</t>
   </si>
   <si>
     <t>Kevin Kriisa</t>
   </si>
   <si>
     <t>Peeter Paul Panov</t>
   </si>
@@ -6231,51 +6231,51 @@
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23.422852" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="991" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="992" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="993" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="994" t="s">
         <v>41</v>
       </c>
       <c r="D2" s="995" t="s">
         <v>42</v>
       </c>
       <c r="E2" s="996" t="s">
@@ -6732,51 +6732,51 @@
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28.135986" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1131" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="1132" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="1133" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1134" t="s">
         <v>41</v>
       </c>
       <c r="D2" s="1135" t="s">
         <v>42</v>
       </c>
       <c r="E2" s="1136" t="s">
@@ -6974,51 +6974,51 @@
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F21" sqref="F21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.280273" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1192" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="1193" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="1194" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1195" t="s">
         <v>41</v>
       </c>
       <c r="D2" s="1196" t="s">
         <v>42</v>
       </c>
       <c r="E2" s="1197" t="s">
@@ -7369,51 +7369,51 @@
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1302" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="1303" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="1304" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1305" t="s">
         <v>41</v>
       </c>
       <c r="D2" s="1306" t="s">
         <v>42</v>
       </c>
       <c r="E2" s="1307" t="s">
@@ -7571,51 +7571,51 @@
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F19" sqref="F19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="21.137695" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="337" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="338" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="339" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="340" t="s">
         <v>41</v>
       </c>
       <c r="D2" s="341" t="s">
         <v>42</v>
       </c>
       <c r="E2" s="342" t="s">
@@ -7936,51 +7936,51 @@
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F7" sqref="F7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.995117" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="435" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="436" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="437" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="438" t="s">
         <v>41</v>
       </c>
       <c r="D2" s="439" t="s">
         <v>42</v>
       </c>
       <c r="E2" s="440" t="s">
@@ -8098,51 +8098,51 @@
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="26.993408" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="472" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="473" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="474" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="475" t="s">
         <v>41</v>
       </c>
       <c r="D2" s="476" t="s">
         <v>42</v>
       </c>
       <c r="E2" s="477" t="s">
@@ -8343,51 +8343,51 @@
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F6" sqref="F6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.995117" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="534" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="535" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="536" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="537" t="s">
         <v>41</v>
       </c>
       <c r="D2" s="538" t="s">
         <v>42</v>
       </c>
       <c r="E2" s="539" t="s">
@@ -8485,51 +8485,51 @@
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F24" sqref="F24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="565" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="566" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="567" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="568" t="s">
         <v>41</v>
       </c>
       <c r="D2" s="569" t="s">
         <v>42</v>
       </c>
       <c r="E2" s="570" t="s">
@@ -8942,51 +8942,51 @@
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28.135986" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="693" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="694" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="695" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="696" t="s">
         <v>41</v>
       </c>
       <c r="D2" s="697" t="s">
         <v>42</v>
       </c>
       <c r="E2" s="698" t="s">
@@ -9240,51 +9240,51 @@
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F28" sqref="F28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.280273" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="772" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="773" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="774" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="775" t="s">
         <v>41</v>
       </c>
       <c r="D2" s="776" t="s">
         <v>42</v>
       </c>
       <c r="E2" s="777" t="s">
@@ -9783,51 +9783,51 @@
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F12" sqref="F12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="924" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="925" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="926" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="927" t="s">
         <v>41</v>
       </c>
       <c r="D2" s="928" t="s">
         <v>42</v>
       </c>
       <c r="E2" s="929" t="s">
@@ -10048,51 +10048,51 @@
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="13" baseType="lpstr">
-      <vt:lpstr>Clubs</vt:lpstr>
+      <vt:lpstr>Klubid</vt:lpstr>
       <vt:lpstr>M</vt:lpstr>
       <vt:lpstr>N</vt:lpstr>
       <vt:lpstr>M U18</vt:lpstr>
       <vt:lpstr>N U18</vt:lpstr>
       <vt:lpstr>M U16</vt:lpstr>
       <vt:lpstr>N U16</vt:lpstr>
       <vt:lpstr>M U14</vt:lpstr>
       <vt:lpstr>N U14</vt:lpstr>
       <vt:lpstr>M U12</vt:lpstr>
       <vt:lpstr>N U12</vt:lpstr>
       <vt:lpstr>M U10</vt:lpstr>
       <vt:lpstr>N U10</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">