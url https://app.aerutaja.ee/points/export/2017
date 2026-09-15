--- v1 (2026-06-27)
+++ v2 (2026-09-15)
@@ -449,51 +449,51 @@
   <si>
     <t>Tõnn Alas</t>
   </si>
   <si>
     <t>Markus Karu</t>
   </si>
   <si>
     <t>Edgar Sobolevski</t>
   </si>
   <si>
     <t>Alex Vaiganov</t>
   </si>
   <si>
     <t>Pavel Bogatõr</t>
   </si>
   <si>
     <t>M U14 C-1</t>
   </si>
   <si>
     <t>Fjodor Manjukevits</t>
   </si>
   <si>
     <t>Artjom Volgirev</t>
   </si>
   <si>
-    <t>Sofja Pettsenko</t>
+    <t>Ivan Pettsenko</t>
   </si>
   <si>
     <t>N U14 K-1</t>
   </si>
   <si>
     <t>Jelizaveta Fjodorova</t>
   </si>
   <si>
     <t>Katrin Koševaja</t>
   </si>
   <si>
     <t>Säde Lee Kerge</t>
   </si>
   <si>
     <t>Viktoria Jumankolova</t>
   </si>
   <si>
     <t>Ksenija Oherd</t>
   </si>
   <si>
     <t>Viktoria Smirnova</t>
   </si>
   <si>
     <t>Marja Kirss</t>
   </si>
@@ -9720,51 +9720,51 @@
     <row r="26" spans="1:6">
       <c r="A26" s="906" t="s">
         <v>136</v>
       </c>
       <c r="B26" s="907">
         <v>2003</v>
       </c>
       <c r="C26" s="908" t="s">
         <v>31</v>
       </c>
       <c r="D26" s="909">
         <v>9</v>
       </c>
       <c r="E26" s="910">
         <v>9</v>
       </c>
       <c r="F26" s="911">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="912" t="s">
         <v>137</v>
       </c>
       <c r="B27" s="913">
-        <v>2014</v>
+        <v>2004</v>
       </c>
       <c r="C27" s="914" t="s">
         <v>31</v>
       </c>
       <c r="D27" s="915">
         <v>7</v>
       </c>
       <c r="E27" s="916">
         <v>7</v>
       </c>
       <c r="F27" s="917">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="918" t="s">
         <v>97</v>
       </c>
       <c r="B28" s="919">
         <v>2003</v>
       </c>
       <c r="C28" s="920" t="s">
         <v>30</v>
       </c>
       <c r="D28" s="921">