--- v0 (2026-06-27)
+++ v1 (2026-09-11)
@@ -2234,432 +2234,432 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...380 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -3140,111 +3140,111 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...59 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -3689,333 +3689,333 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...281 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -4568,108 +4568,108 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...56 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -4823,51 +4823,51 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -4886,72 +4886,72 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...20 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -5510,348 +5510,348 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...296 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -6260,51 +6260,51 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -6737,51 +6737,51 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -7226,723 +7226,723 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...671 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -8672,63 +8672,63 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...11 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -9302,726 +9302,726 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...674 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -10811,174 +10811,174 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...122 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -11516,99 +11516,99 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...47 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -12788,102 +12788,102 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...50 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -15204,51 +15204,51 @@
       <c r="E8" s="2820">
         <v>3</v>
       </c>
       <c r="F8" s="2821">
         <v>0</v>
       </c>
       <c r="G8" s="2822">
         <v>3</v>
       </c>
       <c r="H8" s="2823">
         <v>2</v>
       </c>
       <c r="I8" s="2824">
         <v>2</v>
       </c>
       <c r="J8" s="2825">
         <v>5</v>
       </c>
       <c r="K8" s="2826">
         <v>5</v>
       </c>
       <c r="L8" s="2827">
         <v>4</v>
       </c>
       <c r="M8" s="2828">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="2829" t="s">
         <v>213</v>
       </c>
       <c r="B9" s="2830">
         <v>2006</v>
       </c>
       <c r="C9" s="2831" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="2832">
         <v>5</v>
       </c>
       <c r="E9" s="2833">
         <v>5</v>
       </c>
       <c r="F9" s="2834">
         <v>0</v>
       </c>
       <c r="G9" s="2835">
         <v>7</v>
       </c>
       <c r="H9" s="2836">
@@ -18047,51 +18047,51 @@
       <c r="E4" s="3931">
         <v>12</v>
       </c>
       <c r="F4" s="3932">
         <v>0</v>
       </c>
       <c r="G4" s="3933">
         <v>9</v>
       </c>
       <c r="H4" s="3934">
         <v>9</v>
       </c>
       <c r="I4" s="3935">
         <v>9</v>
       </c>
       <c r="J4" s="3936">
         <v>9</v>
       </c>
       <c r="K4" s="3937">
         <v>9</v>
       </c>
       <c r="L4" s="3938">
         <v>9</v>
       </c>
       <c r="M4" s="3939">
-        <v>57</v>
+        <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="3940" t="s">
         <v>299</v>
       </c>
       <c r="B5" s="3941">
         <v>2008</v>
       </c>
       <c r="C5" s="3942" t="s">
         <v>31</v>
       </c>
       <c r="D5" s="3943"/>
       <c r="E5" s="3944">
         <v>7</v>
       </c>
       <c r="F5" s="3945"/>
       <c r="G5" s="3946">
         <v>6</v>
       </c>
       <c r="H5" s="3947">
         <v>6</v>
       </c>
       <c r="I5" s="3948">
         <v>6</v>
@@ -20782,51 +20782,51 @@
       <c r="E13" s="1256">
         <v>7</v>
       </c>
       <c r="F13" s="1257">
         <v>0</v>
       </c>
       <c r="G13" s="1258">
         <v>12</v>
       </c>
       <c r="H13" s="1259">
         <v>12</v>
       </c>
       <c r="I13" s="1260">
         <v>12</v>
       </c>
       <c r="J13" s="1261">
         <v>12</v>
       </c>
       <c r="K13" s="1262">
         <v>12</v>
       </c>
       <c r="L13" s="1263">
         <v>12</v>
       </c>
       <c r="M13" s="1264">
-        <v>72</v>
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M9"/>
   <sheetViews>
@@ -22618,51 +22618,51 @@
       </c>
       <c r="E7" s="1895">
         <v>2</v>
       </c>
       <c r="F7" s="1896"/>
       <c r="G7" s="1897">
         <v>6</v>
       </c>
       <c r="H7" s="1898"/>
       <c r="I7" s="1899">
         <v>4</v>
       </c>
       <c r="J7" s="1900">
         <v>2</v>
       </c>
       <c r="K7" s="1901">
         <v>5</v>
       </c>
       <c r="L7" s="1902">
         <v>6</v>
       </c>
       <c r="M7" s="1903">
         <v>5</v>
       </c>
       <c r="N7" s="1904">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="1905" t="s">
         <v>143</v>
       </c>
       <c r="B8" s="1906">
         <v>2003</v>
       </c>
       <c r="C8" s="1907" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1908">
         <v>2</v>
       </c>
       <c r="E8" s="1909">
         <v>3</v>
       </c>
       <c r="F8" s="1910">
         <v>0</v>
       </c>
       <c r="G8" s="1911">
         <v>4</v>
       </c>
       <c r="H8" s="1912"/>