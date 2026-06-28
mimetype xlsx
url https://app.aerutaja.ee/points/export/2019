--- v0 (2026-06-27)
+++ v1 (2026-06-28)
@@ -3149,78 +3149,78 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...26 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -3425,204 +3425,204 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...152 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -3875,225 +3875,225 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...173 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -4505,120 +4505,120 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...68 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -4910,411 +4910,411 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...359 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -5861,69 +5861,69 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...17 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -6197,189 +6197,189 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...137 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -6578,732 +6578,732 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...680 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -7796,78 +7796,78 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...26 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -8051,282 +8051,282 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...230 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -8645,201 +8645,201 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...149 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -9473,114 +9473,114 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...62 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -10064,726 +10064,726 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...674 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -11183,198 +11183,198 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...146 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>