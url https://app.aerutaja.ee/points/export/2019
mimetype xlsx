--- v1 (2026-06-28)
+++ v2 (2026-09-09)
@@ -362,51 +362,51 @@
   <si>
     <t>Alari Soo</t>
   </si>
   <si>
     <t>M U18 C-1</t>
   </si>
   <si>
     <t>Siim Laas</t>
   </si>
   <si>
     <t>German Eiter</t>
   </si>
   <si>
     <t>Rosteslav Maksimov</t>
   </si>
   <si>
     <t>N U18 K-1</t>
   </si>
   <si>
     <t>Elizaveta Fedorova</t>
   </si>
   <si>
     <t>Julija Varšavskaja</t>
   </si>
   <si>
-    <t>Piia Liisa Künnapas</t>
+    <t>Piia Liisa Baum</t>
   </si>
   <si>
     <t>Iris Paalmäe</t>
   </si>
   <si>
     <t>Valentina Jelisejeva</t>
   </si>
   <si>
     <t>Kaja Asi</t>
   </si>
   <si>
     <t>Berit Sarap</t>
   </si>
   <si>
     <t>M U16 K-1</t>
   </si>
   <si>
     <t>6000m</t>
   </si>
   <si>
     <t>Aleksei Lobanov</t>
   </si>
   <si>
     <t>Aleksei Olenin</t>
   </si>
@@ -3149,54 +3149,54 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...2 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -3533,66 +3533,66 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...14 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -3911,186 +3911,186 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...134 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -4511,111 +4511,111 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...59 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -5060,261 +5060,261 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...209 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -5861,69 +5861,69 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...17 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -6197,189 +6197,189 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...137 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -6578,732 +6578,732 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...680 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -7799,69 +7799,69 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...17 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -8054,195 +8054,195 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...143 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -8645,201 +8645,201 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...149 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -9473,114 +9473,114 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...62 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -10064,723 +10064,723 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...671 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -11180,201 +11180,201 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...149 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>