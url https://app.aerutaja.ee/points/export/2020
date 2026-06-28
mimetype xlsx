--- v0 (2026-06-27)
+++ v1 (2026-06-28)
@@ -3674,243 +3674,243 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...191 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>