--- v1 (2026-06-28)
+++ v2 (2026-09-24)
@@ -398,51 +398,51 @@
   <si>
     <t>Mihkel Tšernik</t>
   </si>
   <si>
     <t>Edgar Sobolevski</t>
   </si>
   <si>
     <t>Anton Truss</t>
   </si>
   <si>
     <t>Georg Kesküla</t>
   </si>
   <si>
     <t>Aleksandr Lagunov</t>
   </si>
   <si>
     <t>Robin Aasa</t>
   </si>
   <si>
     <t>Dmitri Jevdokimov</t>
   </si>
   <si>
     <t>M U16 C-1</t>
   </si>
   <si>
-    <t>Sofja Pettsenko</t>
+    <t>Ivan Pettsenko</t>
   </si>
   <si>
     <t>Edgar Neverovski</t>
   </si>
   <si>
     <t>Ilja Sokolov</t>
   </si>
   <si>
     <t>Jaroslav Zahharov</t>
   </si>
   <si>
     <t>Rem Samsonov</t>
   </si>
   <si>
     <t>Ilja Pettšenko</t>
   </si>
   <si>
     <t>N U16 K-1</t>
   </si>
   <si>
     <t>Veronika Karotam</t>
   </si>
   <si>
     <t>Katarina Hirvi</t>
   </si>
@@ -596,51 +596,51 @@
   <si>
     <t>2000m</t>
   </si>
   <si>
     <t>Roman Orlov</t>
   </si>
   <si>
     <t>Leonid Koltsov</t>
   </si>
   <si>
     <t>Fred Kahu</t>
   </si>
   <si>
     <t>Veiko Aasma</t>
   </si>
   <si>
     <t>Grigori Morozov</t>
   </si>
   <si>
     <t>Viktor Jegorov</t>
   </si>
   <si>
     <t>Viktoriia Liuklian</t>
   </si>
   <si>
-    <t>Jelisei Šilin</t>
+    <t>Jelissei Šilin</t>
   </si>
   <si>
     <t>Jaroslav Kerimov</t>
   </si>
   <si>
     <t>Alex Jurjev</t>
   </si>
   <si>
     <t>Martin Luik</t>
   </si>
   <si>
     <t>Arseni Pantelejev-Šved</t>
   </si>
   <si>
     <t>Igor Kolpakov</t>
   </si>
   <si>
     <t>Ivan Loginov</t>
   </si>
   <si>
     <t>Aleksei Kudrjašov</t>
   </si>
   <si>
     <t>Akim Šilin</t>
   </si>
@@ -821,51 +821,51 @@
   <si>
     <t>Amelia Polištšuk</t>
   </si>
   <si>
     <t>Leena Raska</t>
   </si>
   <si>
     <t>Isabella Becker</t>
   </si>
   <si>
     <t>Viivika Aasma</t>
   </si>
   <si>
     <t>Marianna Kruglova</t>
   </si>
   <si>
     <t>Kärt Leetsi</t>
   </si>
   <si>
     <t>Mari-Liis Reimus</t>
   </si>
   <si>
     <t>Sofia Matvijenko</t>
   </si>
   <si>
-    <t>Boshena Fedorova</t>
+    <t>Bozhena Fedorova</t>
   </si>
   <si>
     <t>Darja Koltšina</t>
   </si>
   <si>
     <t>Sofia Dukov</t>
   </si>
   <si>
     <t>Adeele Soa</t>
   </si>
   <si>
     <t>Berit Kuru</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3674,243 +3674,243 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...191 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -15153,51 +15153,51 @@
       </c>
       <c r="E26" s="1107" t="s">
         <v>44</v>
       </c>
       <c r="F26" s="1108" t="s">
         <v>45</v>
       </c>
       <c r="G26" s="1109" t="s">
         <v>44</v>
       </c>
       <c r="H26" s="1110" t="s">
         <v>45</v>
       </c>
       <c r="I26" s="1111" t="s">
         <v>97</v>
       </c>
       <c r="J26" s="1112" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1113" t="s">
         <v>120</v>
       </c>
       <c r="B27" s="1114">
-        <v>2014</v>
+        <v>2004</v>
       </c>
       <c r="C27" s="1115" t="s">
         <v>29</v>
       </c>
       <c r="D27" s="1116">
         <v>12</v>
       </c>
       <c r="E27" s="1117">
         <v>12</v>
       </c>
       <c r="F27" s="1118">
         <v>12</v>
       </c>
       <c r="G27" s="1119">
         <v>12</v>
       </c>
       <c r="H27" s="1120">
         <v>12</v>
       </c>
       <c r="I27" s="1121">
         <v>12</v>
       </c>
       <c r="J27" s="1122">
         <v>72</v>
       </c>