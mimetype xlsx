--- v0 (2026-06-27)
+++ v1 (2026-09-25)
@@ -395,51 +395,51 @@
   <si>
     <t>Martin Eier</t>
   </si>
   <si>
     <t>Edgar Sobolevski</t>
   </si>
   <si>
     <t>Jevgeni Savtšenkov</t>
   </si>
   <si>
     <t>Hans Jaago</t>
   </si>
   <si>
     <t>Alex Vaiganov</t>
   </si>
   <si>
     <t>Robin Aasa</t>
   </si>
   <si>
     <t>Dmitri Maslov</t>
   </si>
   <si>
     <t>M U18 C-1</t>
   </si>
   <si>
-    <t>Sofja Pettsenko</t>
+    <t>Ivan Pettsenko</t>
   </si>
   <si>
     <t>Fjodor Manjukevits</t>
   </si>
   <si>
     <t>Artjom Hruljov</t>
   </si>
   <si>
     <t>M U18 SUP</t>
   </si>
   <si>
     <t>N U18 K-1</t>
   </si>
   <si>
     <t>Katrin Kolk</t>
   </si>
   <si>
     <t>Säde Lee Kerge</t>
   </si>
   <si>
     <t>Maia Kamajeva</t>
   </si>
   <si>
     <t>Aleksandra Boitsova</t>
   </si>
@@ -599,51 +599,51 @@
   <si>
     <t>Annabel Marie Rudissaar</t>
   </si>
   <si>
     <t>N U16 SUP</t>
   </si>
   <si>
     <t>Elian Ennok</t>
   </si>
   <si>
     <t>M U14 K-1</t>
   </si>
   <si>
     <t>Roman Orlov</t>
   </si>
   <si>
     <t>Joonas Vähesoo</t>
   </si>
   <si>
     <t>Arseni Mjakošin</t>
   </si>
   <si>
     <t>Leonid Koltsov</t>
   </si>
   <si>
-    <t>Jelisei Šilin</t>
+    <t>Jelissei Šilin</t>
   </si>
   <si>
     <t>Gradimir Tihhonov</t>
   </si>
   <si>
     <t>Fred Kahu</t>
   </si>
   <si>
     <t>Mihkel Jürgens</t>
   </si>
   <si>
     <t>Ivan Loginov</t>
   </si>
   <si>
     <t>Veiko Aasma</t>
   </si>
   <si>
     <t>Daniel Eichfeld</t>
   </si>
   <si>
     <t>Mihhail Pavlov</t>
   </si>
   <si>
     <t>Jaroslav Kerimov</t>
   </si>
@@ -962,51 +962,51 @@
   <si>
     <t>Egor Gretšnevkin</t>
   </si>
   <si>
     <t>Marten Vals</t>
   </si>
   <si>
     <t>Richard Põder</t>
   </si>
   <si>
     <t>Aleksander Schmidt</t>
   </si>
   <si>
     <t>Mihhail Andrejev</t>
   </si>
   <si>
     <t>N U10 K-1</t>
   </si>
   <si>
     <t>Isabella Becker</t>
   </si>
   <si>
     <t>Adeele Soa</t>
   </si>
   <si>
-    <t>Boshena Fedorova</t>
+    <t>Bozhena Fedorova</t>
   </si>
   <si>
     <t>Kärt Leetsi</t>
   </si>
   <si>
     <t>Darja Koltšina</t>
   </si>
   <si>
     <t>Kamelia Sibul</t>
   </si>
   <si>
     <t>Viktoria Razinkova</t>
   </si>
   <si>
     <t>Liisa Raska</t>
   </si>
   <si>
     <t>Sofia Dukov</t>
   </si>
   <si>
     <t>Ingrid Aasaru</t>
   </si>
 </sst>
 </file>
 
@@ -3668,93 +3668,93 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...41 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -4250,444 +4250,444 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...392 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -4964,108 +4964,108 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...56 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -5153,153 +5153,153 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...101 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -5648,66 +5648,66 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...14 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -6380,267 +6380,267 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...215 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -6767,351 +6767,351 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...299 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -7421,912 +7421,912 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...860 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -8786,93 +8786,93 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...41 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -9074,105 +9074,105 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...53 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -9926,411 +9926,411 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...359 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -10961,213 +10961,213 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...161 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -11705,51 +11705,51 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -19615,51 +19615,51 @@
       </c>
       <c r="I21" s="1294" t="s">
         <v>47</v>
       </c>
       <c r="J21" s="1295" t="s">
         <v>48</v>
       </c>
       <c r="K21" s="1296" t="s">
         <v>47</v>
       </c>
       <c r="L21" s="1297" t="s">
         <v>48</v>
       </c>
       <c r="M21" s="1298" t="s">
         <v>49</v>
       </c>
       <c r="N21" s="1299" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="1300" t="s">
         <v>119</v>
       </c>
       <c r="B22" s="1301">
-        <v>2014</v>
+        <v>2004</v>
       </c>
       <c r="C22" s="1302" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="1303">
         <v>12</v>
       </c>
       <c r="E22" s="1304">
         <v>12</v>
       </c>
       <c r="F22" s="1305">
         <v>12</v>
       </c>
       <c r="G22" s="1306">
         <v>12</v>
       </c>
       <c r="H22" s="1307">
         <v>12</v>
       </c>
       <c r="I22" s="1308">
         <v>12</v>
       </c>
       <c r="J22" s="1309">
         <v>12</v>
       </c>