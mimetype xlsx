--- v0 (2026-06-27)
+++ v1 (2026-09-25)
@@ -251,51 +251,51 @@
   <si>
     <t>M C-1</t>
   </si>
   <si>
     <t>Ivo Truus</t>
   </si>
   <si>
     <t>Deniss Tihhomirov</t>
   </si>
   <si>
     <t>Andreas Baum</t>
   </si>
   <si>
     <t>Jaroslav Zahharov</t>
   </si>
   <si>
     <t>Rem Samsonov</t>
   </si>
   <si>
     <t>Taimo Priinits</t>
   </si>
   <si>
     <t>Joosep Karlson</t>
   </si>
   <si>
-    <t>Sofja Pettsenko</t>
+    <t>Ivan Pettsenko</t>
   </si>
   <si>
     <t>M SUP</t>
   </si>
   <si>
     <t>3000m</t>
   </si>
   <si>
     <t>Madis Vitsut</t>
   </si>
   <si>
     <t>Priit Vakmann</t>
   </si>
   <si>
     <t>Rein Lehtmets</t>
   </si>
   <si>
     <t>Janno Rütter</t>
   </si>
   <si>
     <t>Supster</t>
   </si>
   <si>
     <t>Kaupo Õllek</t>
   </si>
@@ -362,51 +362,51 @@
   <si>
     <t>Kadri Õllek</t>
   </si>
   <si>
     <t>Katarina Õllek</t>
   </si>
   <si>
     <t>N K-1 PARA</t>
   </si>
   <si>
     <t>M U18 K-1</t>
   </si>
   <si>
     <t>Roman Orlov</t>
   </si>
   <si>
     <t>Joonas Vähesoo</t>
   </si>
   <si>
     <t>Mihhail Pavlov</t>
   </si>
   <si>
     <t>Konrad Aavik</t>
   </si>
   <si>
-    <t>Jelisei Šilin</t>
+    <t>Jelissei Šilin</t>
   </si>
   <si>
     <t>Nikolai Ogoltsov</t>
   </si>
   <si>
     <t>Tauri Ummik</t>
   </si>
   <si>
     <t>Anari Peedo</t>
   </si>
   <si>
     <t>Markus Tugevus</t>
   </si>
   <si>
     <t>Kristaps Ralfs Vanka</t>
   </si>
   <si>
     <t>Limbaži</t>
   </si>
   <si>
     <t>Edgars Bitmanis</t>
   </si>
   <si>
     <t>M U18 C-1</t>
   </si>
@@ -683,51 +683,51 @@
   <si>
     <t>N U14 K-1</t>
   </si>
   <si>
     <t>Emika Gutmann</t>
   </si>
   <si>
     <t>Isabella Becker</t>
   </si>
   <si>
     <t>Amelia Polištšuk</t>
   </si>
   <si>
     <t>Leena Raska</t>
   </si>
   <si>
     <t>Lyubov Lukovyna</t>
   </si>
   <si>
     <t>Viivika Aasma</t>
   </si>
   <si>
     <t>Sofia Matvijenko</t>
   </si>
   <si>
-    <t>Boshena Fedorova</t>
+    <t>Bozhena Fedorova</t>
   </si>
   <si>
     <t>Alisa Pärn</t>
   </si>
   <si>
     <t>Mari-Liis Reimus</t>
   </si>
   <si>
     <t>Zlata Pereskokova</t>
   </si>
   <si>
     <t>Helene Kihu</t>
   </si>
   <si>
     <t>Katrīna Puriņa</t>
   </si>
   <si>
     <t>Undine Paberza</t>
   </si>
   <si>
     <t>Emilija Zvejniece</t>
   </si>
   <si>
     <t>Margarita Poljatšihhina</t>
   </si>
@@ -776,51 +776,51 @@
   <si>
     <t>Matvei Polezajev</t>
   </si>
   <si>
     <t>Aleksander Antonov</t>
   </si>
   <si>
     <t>Augusts Balcers</t>
   </si>
   <si>
     <t>Pauls Simsons</t>
   </si>
   <si>
     <t>Gabriels Silvanovičs</t>
   </si>
   <si>
     <t>Gustavs Ķūrēns</t>
   </si>
   <si>
     <t>Matīss Zvejnieks</t>
   </si>
   <si>
     <t>N U12 K-1</t>
   </si>
   <si>
-    <t>Aleksandra Pagi</t>
+    <t>Aleksandra Sandra Pagi</t>
   </si>
   <si>
     <t>Kärt Leetsi</t>
   </si>
   <si>
     <t>Kateryna Kapinos</t>
   </si>
   <si>
     <t>Darja Koltsina</t>
   </si>
   <si>
     <t>Hanna Liisa Erlich</t>
   </si>
   <si>
     <t>Maria Karai</t>
   </si>
   <si>
     <t>Kamelia Sibul</t>
   </si>
   <si>
     <t>Viktoria Razinkova</t>
   </si>
   <si>
     <t>Eva Neimark</t>
   </si>
@@ -848,66 +848,66 @@
   <si>
     <t>Kirill Polubinski</t>
   </si>
   <si>
     <t>Ivan Lugovoi</t>
   </si>
   <si>
     <t>Platon Kalinin</t>
   </si>
   <si>
     <t>Olari Truus</t>
   </si>
   <si>
     <t>Rom Leenurm</t>
   </si>
   <si>
     <t>Anton Grigorjev</t>
   </si>
   <si>
     <t>Alexander Liblik</t>
   </si>
   <si>
     <t>Mark Antonov</t>
   </si>
   <si>
-    <t>Miron Polezajev</t>
+    <t>Miron Poležajev</t>
   </si>
   <si>
     <t>Maksim Petrauskas</t>
   </si>
   <si>
     <t>Igor Tsaikin</t>
   </si>
   <si>
     <t>Yaroslav Yurko</t>
   </si>
   <si>
     <t>Mykhailo Karpov</t>
   </si>
   <si>
-    <t>Danil Podilskyi</t>
+    <t>Danil Podolskyi</t>
   </si>
   <si>
     <t>N U10 K-1</t>
   </si>
   <si>
     <t>Aleksia Polištšuk</t>
   </si>
   <si>
     <t>Liisa Raska</t>
   </si>
   <si>
     <t>Diana Akimova</t>
   </si>
   <si>
     <t>Sofia Pettsenko</t>
   </si>
   <si>
     <t>Olesja Grebenjuk</t>
   </si>
   <si>
     <t>Anni Toots</t>
   </si>
   <si>
     <t>Myroslava Lopatko</t>
   </si>
@@ -8132,405 +8132,405 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...353 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -8915,483 +8915,483 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...431 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -11921,209 +11921,209 @@
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="2372" t="s">
         <v>40</v>
       </c>
       <c r="B2" s="2373" t="s">
         <v>41</v>
       </c>
       <c r="C2" s="2374" t="s">
         <v>42</v>
       </c>
       <c r="D2" s="2375" t="s">
         <v>226</v>
       </c>
       <c r="E2" s="2376" t="s">
         <v>44</v>
       </c>
       <c r="F2" s="2377" t="s">
         <v>46</v>
       </c>
       <c r="G2" s="2378" t="s">
         <v>44</v>
       </c>
       <c r="H2" s="2379" t="s">
+        <v>43</v>
+      </c>
+      <c r="I2" s="2380" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="J2" s="2381" t="s">
         <v>45</v>
       </c>
       <c r="K2" s="2382" t="s">
         <v>46</v>
       </c>
       <c r="L2" s="2383" t="s">
         <v>46</v>
       </c>
       <c r="M2" s="2384" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="2385" t="s">
         <v>227</v>
       </c>
       <c r="B3" s="2386">
         <v>2012</v>
       </c>
       <c r="C3" s="2387" t="s">
         <v>29</v>
       </c>
       <c r="D3" s="2388">
         <v>12</v>
       </c>
       <c r="E3" s="2389">
         <v>12</v>
       </c>
       <c r="F3" s="2390">
         <v>12</v>
       </c>
       <c r="G3" s="2391">
         <v>12</v>
       </c>
-      <c r="H3" s="2392">
+      <c r="H3" s="2392"/>
+      <c r="I3" s="2393">
         <v>12</v>
       </c>
-      <c r="I3" s="2393"/>
       <c r="J3" s="2394">
         <v>12</v>
       </c>
       <c r="K3" s="2395">
         <v>12</v>
       </c>
       <c r="L3" s="2396">
         <v>12</v>
       </c>
       <c r="M3" s="2397">
         <v>72</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="2398" t="s">
         <v>228</v>
       </c>
       <c r="B4" s="2399">
         <v>2012</v>
       </c>
       <c r="C4" s="2400" t="s">
         <v>33</v>
       </c>
       <c r="D4" s="2401">
         <v>9</v>
       </c>
       <c r="E4" s="2402">
         <v>9</v>
       </c>
       <c r="F4" s="2403"/>
       <c r="G4" s="2404">
         <v>9</v>
       </c>
-      <c r="H4" s="2405">
+      <c r="H4" s="2405"/>
+      <c r="I4" s="2406">
         <v>9</v>
       </c>
-      <c r="I4" s="2406"/>
       <c r="J4" s="2407">
         <v>9</v>
       </c>
       <c r="K4" s="2408">
         <v>9</v>
       </c>
       <c r="L4" s="2409">
         <v>9</v>
       </c>
       <c r="M4" s="2410">
         <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="2411" t="s">
         <v>229</v>
       </c>
       <c r="B5" s="2412">
         <v>2012</v>
       </c>
       <c r="C5" s="2413" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="2414">
         <v>7</v>
       </c>
       <c r="E5" s="2415">
         <v>7</v>
       </c>
       <c r="F5" s="2416">
         <v>9</v>
       </c>
       <c r="G5" s="2417">
         <v>6</v>
       </c>
-      <c r="H5" s="2418">
+      <c r="H5" s="2418"/>
+      <c r="I5" s="2419">
         <v>6</v>
       </c>
-      <c r="I5" s="2419"/>
       <c r="J5" s="2420">
         <v>7</v>
       </c>
       <c r="K5" s="2421">
         <v>7</v>
       </c>
       <c r="L5" s="2422">
         <v>7</v>
       </c>
       <c r="M5" s="2423">
         <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="2424" t="s">
         <v>230</v>
       </c>
       <c r="B6" s="2425">
         <v>2013</v>
       </c>
       <c r="C6" s="2426" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="2427">
         <v>5</v>
       </c>
       <c r="E6" s="2428">
         <v>5</v>
       </c>
       <c r="F6" s="2429">
         <v>6</v>
       </c>
       <c r="G6" s="2430">
         <v>5</v>
       </c>
-      <c r="H6" s="2431">
+      <c r="H6" s="2431"/>
+      <c r="I6" s="2432">
         <v>7</v>
       </c>
-      <c r="I6" s="2432"/>
       <c r="J6" s="2433">
         <v>6</v>
       </c>
       <c r="K6" s="2434">
         <v>6</v>
       </c>
       <c r="L6" s="2435">
         <v>6</v>
       </c>
       <c r="M6" s="2436">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="2437" t="s">
         <v>231</v>
       </c>
       <c r="B7" s="2438">
         <v>2013</v>
       </c>
       <c r="C7" s="2439" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="2440">
         <v>6</v>
@@ -12144,54 +12144,54 @@
       <c r="L7" s="2448"/>
       <c r="M7" s="2449">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="2450" t="s">
         <v>232</v>
       </c>
       <c r="B8" s="2451">
         <v>2012</v>
       </c>
       <c r="C8" s="2452" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="2453">
         <v>4</v>
       </c>
       <c r="E8" s="2454">
         <v>2</v>
       </c>
       <c r="F8" s="2455"/>
       <c r="G8" s="2456">
         <v>0</v>
       </c>
-      <c r="H8" s="2457">
+      <c r="H8" s="2457"/>
+      <c r="I8" s="2458">
         <v>4</v>
       </c>
-      <c r="I8" s="2458"/>
       <c r="J8" s="2459">
         <v>4</v>
       </c>
       <c r="K8" s="2460">
         <v>5</v>
       </c>
       <c r="L8" s="2461"/>
       <c r="M8" s="2462">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="2463" t="s">
         <v>233</v>
       </c>
       <c r="B9" s="2464">
         <v>2012</v>
       </c>
       <c r="C9" s="2465" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="2466"/>
       <c r="E9" s="2467">
         <v>4</v>
       </c>
@@ -12206,126 +12206,126 @@
       </c>
       <c r="K9" s="2473">
         <v>4</v>
       </c>
       <c r="L9" s="2474">
         <v>4</v>
       </c>
       <c r="M9" s="2475">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="2476" t="s">
         <v>234</v>
       </c>
       <c r="B10" s="2477">
         <v>2012</v>
       </c>
       <c r="C10" s="2478" t="s">
         <v>28</v>
       </c>
       <c r="D10" s="2479"/>
       <c r="E10" s="2480"/>
       <c r="F10" s="2481"/>
       <c r="G10" s="2482"/>
-      <c r="H10" s="2483">
+      <c r="H10" s="2483"/>
+      <c r="I10" s="2484">
         <v>5</v>
       </c>
-      <c r="I10" s="2484"/>
       <c r="J10" s="2485">
         <v>5</v>
       </c>
       <c r="K10" s="2486"/>
       <c r="L10" s="2487">
         <v>5</v>
       </c>
       <c r="M10" s="2488">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="2489" t="s">
         <v>235</v>
       </c>
       <c r="B11" s="2490">
         <v>2013</v>
       </c>
       <c r="C11" s="2491" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="2492"/>
       <c r="E11" s="2493">
         <v>3</v>
       </c>
       <c r="F11" s="2494">
         <v>4</v>
       </c>
       <c r="G11" s="2495">
         <v>0</v>
       </c>
-      <c r="H11" s="2496">
+      <c r="H11" s="2496"/>
+      <c r="I11" s="2497">
         <v>3</v>
       </c>
-      <c r="I11" s="2497"/>
       <c r="J11" s="2498">
         <v>0</v>
       </c>
       <c r="K11" s="2499">
         <v>3</v>
       </c>
       <c r="L11" s="2500"/>
       <c r="M11" s="2501">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="2502" t="s">
         <v>236</v>
       </c>
       <c r="B12" s="2503">
         <v>2013</v>
       </c>
       <c r="C12" s="2504" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="2505">
         <v>2</v>
       </c>
       <c r="E12" s="2506">
         <v>1</v>
       </c>
       <c r="F12" s="2507">
         <v>5</v>
       </c>
       <c r="G12" s="2508">
         <v>0</v>
       </c>
-      <c r="H12" s="2509">
+      <c r="H12" s="2509"/>
+      <c r="I12" s="2510">
         <v>2</v>
       </c>
-      <c r="I12" s="2510"/>
       <c r="J12" s="2511">
         <v>0</v>
       </c>
       <c r="K12" s="2512">
         <v>0</v>
       </c>
       <c r="L12" s="2513"/>
       <c r="M12" s="2514">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="2515" t="s">
         <v>206</v>
       </c>
       <c r="B13" s="2516">
         <v>2012</v>
       </c>
       <c r="C13" s="2517" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="2518">
         <v>3</v>
       </c>
       <c r="E13" s="2519">
@@ -12565,322 +12565,322 @@
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="M14" sqref="M14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2632" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="2633" t="s">
         <v>40</v>
       </c>
       <c r="B2" s="2634" t="s">
         <v>41</v>
       </c>
       <c r="C2" s="2635" t="s">
         <v>42</v>
       </c>
       <c r="D2" s="2636" t="s">
         <v>226</v>
       </c>
       <c r="E2" s="2637" t="s">
         <v>44</v>
       </c>
       <c r="F2" s="2638" t="s">
         <v>46</v>
       </c>
       <c r="G2" s="2639" t="s">
         <v>44</v>
       </c>
       <c r="H2" s="2640" t="s">
+        <v>43</v>
+      </c>
+      <c r="I2" s="2641" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="J2" s="2642" t="s">
         <v>45</v>
       </c>
       <c r="K2" s="2643" t="s">
         <v>46</v>
       </c>
       <c r="L2" s="2644" t="s">
         <v>46</v>
       </c>
       <c r="M2" s="2645" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="2646" t="s">
         <v>246</v>
       </c>
       <c r="B3" s="2647">
         <v>2013</v>
       </c>
       <c r="C3" s="2648" t="s">
         <v>29</v>
       </c>
       <c r="D3" s="2649">
         <v>12</v>
       </c>
       <c r="E3" s="2650">
         <v>9</v>
       </c>
       <c r="F3" s="2651">
         <v>9</v>
       </c>
       <c r="G3" s="2652">
         <v>12</v>
       </c>
-      <c r="H3" s="2653">
+      <c r="H3" s="2653"/>
+      <c r="I3" s="2654">
         <v>12</v>
       </c>
-      <c r="I3" s="2654"/>
       <c r="J3" s="2655">
         <v>12</v>
       </c>
       <c r="K3" s="2656">
         <v>12</v>
       </c>
       <c r="L3" s="2657">
         <v>12</v>
       </c>
       <c r="M3" s="2658">
         <v>72</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="2659" t="s">
         <v>247</v>
       </c>
       <c r="B4" s="2660">
         <v>2012</v>
       </c>
       <c r="C4" s="2661" t="s">
         <v>31</v>
       </c>
       <c r="D4" s="2662">
         <v>9</v>
       </c>
       <c r="E4" s="2663">
         <v>12</v>
       </c>
       <c r="F4" s="2664">
         <v>12</v>
       </c>
       <c r="G4" s="2665">
         <v>9</v>
       </c>
-      <c r="H4" s="2666">
+      <c r="H4" s="2666"/>
+      <c r="I4" s="2667">
         <v>9</v>
       </c>
-      <c r="I4" s="2667"/>
       <c r="J4" s="2668">
         <v>9</v>
       </c>
       <c r="K4" s="2669">
         <v>9</v>
       </c>
       <c r="L4" s="2670"/>
       <c r="M4" s="2671">
         <v>60</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="2672" t="s">
         <v>248</v>
       </c>
       <c r="B5" s="2673">
         <v>2012</v>
       </c>
       <c r="C5" s="2674" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="2675">
         <v>7</v>
       </c>
       <c r="E5" s="2676">
         <v>7</v>
       </c>
       <c r="F5" s="2677">
         <v>7</v>
       </c>
       <c r="G5" s="2678">
         <v>7</v>
       </c>
-      <c r="H5" s="2679">
+      <c r="H5" s="2679"/>
+      <c r="I5" s="2680">
         <v>7</v>
       </c>
-      <c r="I5" s="2680"/>
       <c r="J5" s="2681">
         <v>7</v>
       </c>
       <c r="K5" s="2682">
         <v>7</v>
       </c>
       <c r="L5" s="2683">
         <v>9</v>
       </c>
       <c r="M5" s="2684">
         <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="2685" t="s">
         <v>249</v>
       </c>
       <c r="B6" s="2686">
         <v>2012</v>
       </c>
       <c r="C6" s="2687" t="s">
         <v>28</v>
       </c>
       <c r="D6" s="2688">
         <v>6</v>
       </c>
       <c r="E6" s="2689">
         <v>6</v>
       </c>
       <c r="F6" s="2690">
         <v>6</v>
       </c>
       <c r="G6" s="2691">
         <v>6</v>
       </c>
-      <c r="H6" s="2692">
+      <c r="H6" s="2692"/>
+      <c r="I6" s="2693">
         <v>6</v>
       </c>
-      <c r="I6" s="2693"/>
       <c r="J6" s="2694">
         <v>5</v>
       </c>
       <c r="K6" s="2695">
         <v>6</v>
       </c>
       <c r="L6" s="2696">
         <v>7</v>
       </c>
       <c r="M6" s="2697">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="2698" t="s">
         <v>250</v>
       </c>
       <c r="B7" s="2699">
         <v>2012</v>
       </c>
       <c r="C7" s="2700" t="s">
         <v>31</v>
       </c>
       <c r="D7" s="2701">
         <v>5</v>
       </c>
       <c r="E7" s="2702">
         <v>8</v>
       </c>
       <c r="F7" s="2703"/>
       <c r="G7" s="2704">
         <v>4</v>
       </c>
-      <c r="H7" s="2705">
+      <c r="H7" s="2705"/>
+      <c r="I7" s="2706">
         <v>5</v>
       </c>
-      <c r="I7" s="2706"/>
       <c r="J7" s="2707">
         <v>4</v>
       </c>
       <c r="K7" s="2708">
         <v>3</v>
       </c>
       <c r="L7" s="2709"/>
       <c r="M7" s="2710">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="2711" t="s">
         <v>251</v>
       </c>
       <c r="B8" s="2712">
         <v>2013</v>
       </c>
       <c r="C8" s="2713" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="2714"/>
       <c r="E8" s="2715">
         <v>6</v>
       </c>
       <c r="F8" s="2716">
         <v>4</v>
       </c>
       <c r="G8" s="2717"/>
-      <c r="H8" s="2718">
+      <c r="H8" s="2718"/>
+      <c r="I8" s="2719">
         <v>4</v>
       </c>
-      <c r="I8" s="2719"/>
       <c r="J8" s="2720">
         <v>1</v>
       </c>
       <c r="K8" s="2721">
         <v>4</v>
       </c>
       <c r="L8" s="2722">
         <v>6</v>
       </c>
       <c r="M8" s="2723">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="2724" t="s">
         <v>252</v>
       </c>
       <c r="B9" s="2725">
         <v>2012</v>
       </c>
       <c r="C9" s="2726" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="2727"/>
       <c r="E9" s="2728"/>
@@ -12897,85 +12897,85 @@
         <v>5</v>
       </c>
       <c r="L9" s="2735"/>
       <c r="M9" s="2736">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="2737" t="s">
         <v>253</v>
       </c>
       <c r="B10" s="2738">
         <v>2013</v>
       </c>
       <c r="C10" s="2739" t="s">
         <v>28</v>
       </c>
       <c r="D10" s="2740">
         <v>4</v>
       </c>
       <c r="E10" s="2741"/>
       <c r="F10" s="2742"/>
       <c r="G10" s="2743">
         <v>0</v>
       </c>
-      <c r="H10" s="2744">
+      <c r="H10" s="2744"/>
+      <c r="I10" s="2745">
         <v>1</v>
       </c>
-      <c r="I10" s="2745"/>
       <c r="J10" s="2746">
         <v>3</v>
       </c>
       <c r="K10" s="2747">
         <v>1</v>
       </c>
       <c r="L10" s="2748"/>
       <c r="M10" s="2749">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="2750" t="s">
         <v>254</v>
       </c>
       <c r="B11" s="2751">
         <v>2012</v>
       </c>
       <c r="C11" s="2752" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="2753"/>
       <c r="E11" s="2754"/>
       <c r="F11" s="2755"/>
       <c r="G11" s="2756">
         <v>0</v>
       </c>
-      <c r="H11" s="2757">
-[...2 lines deleted...]
-      <c r="I11" s="2758"/>
+      <c r="H11" s="2757"/>
+      <c r="I11" s="2758">
+        <v>0</v>
+      </c>
       <c r="J11" s="2759">
         <v>2</v>
       </c>
       <c r="K11" s="2760">
         <v>2</v>
       </c>
       <c r="L11" s="2761">
         <v>5</v>
       </c>
       <c r="M11" s="2762">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="2763" t="s">
         <v>255</v>
       </c>
       <c r="B12" s="2764">
         <v>2012</v>
       </c>
       <c r="C12" s="2765" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="2766"/>
       <c r="E12" s="2767">
@@ -12986,81 +12986,81 @@
       </c>
       <c r="G12" s="2769"/>
       <c r="H12" s="2770"/>
       <c r="I12" s="2771"/>
       <c r="J12" s="2772"/>
       <c r="K12" s="2773"/>
       <c r="L12" s="2774"/>
       <c r="M12" s="2775">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="2776" t="s">
         <v>256</v>
       </c>
       <c r="B13" s="2777">
         <v>2012</v>
       </c>
       <c r="C13" s="2778" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="2779"/>
       <c r="E13" s="2780"/>
       <c r="F13" s="2781"/>
       <c r="G13" s="2782"/>
-      <c r="H13" s="2783">
+      <c r="H13" s="2783"/>
+      <c r="I13" s="2784">
         <v>3</v>
       </c>
-      <c r="I13" s="2784"/>
       <c r="J13" s="2785"/>
       <c r="K13" s="2786"/>
       <c r="L13" s="2787"/>
       <c r="M13" s="2788">
         <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="2789" t="s">
         <v>257</v>
       </c>
       <c r="B14" s="2790">
         <v>2013</v>
       </c>
       <c r="C14" s="2791" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="2792"/>
       <c r="E14" s="2793"/>
       <c r="F14" s="2794"/>
       <c r="G14" s="2795">
         <v>0</v>
       </c>
-      <c r="H14" s="2796">
+      <c r="H14" s="2796"/>
+      <c r="I14" s="2797">
         <v>2</v>
       </c>
-      <c r="I14" s="2797"/>
       <c r="J14" s="2798"/>
       <c r="K14" s="2799"/>
       <c r="L14" s="2800"/>
       <c r="M14" s="2801">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
@@ -14752,51 +14752,51 @@
       <c r="B27" s="644">
         <v>1995</v>
       </c>
       <c r="C27" s="645" t="s">
         <v>37</v>
       </c>
       <c r="D27" s="646"/>
       <c r="E27" s="647"/>
       <c r="F27" s="648"/>
       <c r="G27" s="649"/>
       <c r="H27" s="650"/>
       <c r="I27" s="651">
         <v>12</v>
       </c>
       <c r="J27" s="652"/>
       <c r="K27" s="653"/>
       <c r="L27" s="654">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" s="655" t="s">
         <v>71</v>
       </c>
       <c r="B28" s="656">
-        <v>2014</v>
+        <v>2004</v>
       </c>
       <c r="C28" s="657" t="s">
         <v>29</v>
       </c>
       <c r="D28" s="658"/>
       <c r="E28" s="659">
         <v>9</v>
       </c>
       <c r="F28" s="660"/>
       <c r="G28" s="661"/>
       <c r="H28" s="662"/>
       <c r="I28" s="663"/>
       <c r="J28" s="664"/>
       <c r="K28" s="665"/>
       <c r="L28" s="666">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" s="667" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" s="668" t="s">