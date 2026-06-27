--- v0 (2026-06-27)
+++ v1 (2026-06-27)
@@ -16,73 +16,73 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="12" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Clubs" sheetId="1" r:id="rId4"/>
+    <sheet name="Klubid" sheetId="1" r:id="rId4"/>
     <sheet name="M" sheetId="2" r:id="rId5"/>
     <sheet name="N" sheetId="3" r:id="rId6"/>
     <sheet name="M U18" sheetId="4" r:id="rId7"/>
     <sheet name="N U18" sheetId="5" r:id="rId8"/>
     <sheet name="M U16" sheetId="6" r:id="rId9"/>
     <sheet name="N U16" sheetId="7" r:id="rId10"/>
     <sheet name="M U14" sheetId="8" r:id="rId11"/>
     <sheet name="N U14" sheetId="9" r:id="rId12"/>
     <sheet name="M U12" sheetId="10" r:id="rId13"/>
     <sheet name="N U12" sheetId="11" r:id="rId14"/>
     <sheet name="M U10" sheetId="12" r:id="rId15"/>
     <sheet name="N U10" sheetId="13" r:id="rId16"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
-    <t>Clubs</t>
+    <t>Klubid</t>
   </si>
   <si>
     <t>MIX</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>UNK</t>
   </si>
   <si>
     <t>MIX 35+</t>
   </si>
   <si>
     <t>HMIX</t>
   </si>
   <si>
     <t>N 35+</t>
   </si>
   <si>
     <t>M 35+</t>
   </si>
   <si>
     <t>HN</t>
   </si>
@@ -119,93 +119,93 @@
   <si>
     <t>N U14</t>
   </si>
   <si>
     <t>M U14</t>
   </si>
   <si>
     <t>M U12</t>
   </si>
   <si>
     <t>MIX U12</t>
   </si>
   <si>
     <t>N U12</t>
   </si>
   <si>
     <t>N U10</t>
   </si>
   <si>
     <t>MIX U10</t>
   </si>
   <si>
     <t>M U10</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>Kokku</t>
   </si>
   <si>
     <t>Põhjakotkas</t>
   </si>
   <si>
     <t>Narva</t>
   </si>
   <si>
     <t>Pärnu</t>
   </si>
   <si>
     <t>SAK Tartu</t>
   </si>
   <si>
     <t>Dünamo</t>
   </si>
   <si>
     <t>Läänemere</t>
   </si>
   <si>
     <t>Viljandi</t>
   </si>
   <si>
     <t>Tartu AK</t>
   </si>
   <si>
     <t>Emajõe</t>
   </si>
   <si>
     <t>Pirita</t>
   </si>
   <si>
     <t>M K-1</t>
   </si>
   <si>
-    <t>Name</t>
-[...5 lines deleted...]
-    <t>Club</t>
+    <t>Nimi</t>
+  </si>
+  <si>
+    <t>Sünniaasta</t>
+  </si>
+  <si>
+    <t>Klubi</t>
   </si>
   <si>
     <t>5000m</t>
   </si>
   <si>
     <t>200m</t>
   </si>
   <si>
     <t>1000m</t>
   </si>
   <si>
     <t>500m</t>
   </si>
   <si>
     <t>Albert Orlov</t>
   </si>
   <si>
     <t>Alexander Pekhenko</t>
   </si>
   <si>
     <t>Fred Kahu</t>
   </si>
   <si>
     <t>Vitali Sõritski</t>
   </si>
@@ -8046,51 +8046,51 @@
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I16" sqref="I16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="21.137695" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1668" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1669" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="1670" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1671" t="s">
         <v>41</v>
       </c>
       <c r="D2" s="1672" t="s">
@@ -8470,51 +8470,51 @@
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.995117" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1804" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1805" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="1806" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1807" t="s">
         <v>41</v>
       </c>
       <c r="D2" s="1808" t="s">
@@ -8638,51 +8638,51 @@
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I8" sqref="I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="21.137695" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1850" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1851" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="1852" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1853" t="s">
         <v>41</v>
       </c>
       <c r="D2" s="1854" t="s">
@@ -8858,51 +8858,51 @@
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I8" sqref="I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23.422852" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1914" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1915" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="1916" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1917" t="s">
         <v>41</v>
       </c>
       <c r="D2" s="1918" t="s">
@@ -9082,51 +9082,51 @@
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E42" sqref="E42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="309" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="310" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="311" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="312" t="s">
         <v>41</v>
@@ -9848,51 +9848,51 @@
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E29" sqref="E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.280273" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="575" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="576" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="577" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="578" t="s">
         <v>41</v>
       </c>
@@ -10241,51 +10241,51 @@
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G22" sqref="G22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="21.137695" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="691" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="692" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="693" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="694" t="s">
@@ -10786,51 +10786,51 @@
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.280273" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="893" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="894" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="895" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="896" t="s">
@@ -11119,51 +11119,51 @@
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J21" sqref="J21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="26.993408" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1005" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1006" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="1007" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1008" t="s">
         <v>41</v>
       </c>
@@ -11686,51 +11686,51 @@
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28.135986" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1187" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="1188" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="1189" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1190" t="s">
         <v>41</v>
@@ -12127,51 +12127,51 @@
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="J25" sqref="J25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25.85083" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1338" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1339" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="1340" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1341" t="s">
         <v>41</v>
       </c>
@@ -12776,51 +12776,51 @@
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="26.993408" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1560" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="1561" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="1562" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="1563" t="s">
         <v>41</v>
       </c>
@@ -13118,51 +13118,51 @@
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="13" baseType="lpstr">
-      <vt:lpstr>Clubs</vt:lpstr>
+      <vt:lpstr>Klubid</vt:lpstr>
       <vt:lpstr>M</vt:lpstr>
       <vt:lpstr>N</vt:lpstr>
       <vt:lpstr>M U18</vt:lpstr>
       <vt:lpstr>N U18</vt:lpstr>
       <vt:lpstr>M U16</vt:lpstr>
       <vt:lpstr>N U16</vt:lpstr>
       <vt:lpstr>M U14</vt:lpstr>
       <vt:lpstr>N U14</vt:lpstr>
       <vt:lpstr>M U12</vt:lpstr>
       <vt:lpstr>N U12</vt:lpstr>
       <vt:lpstr>M U10</vt:lpstr>
       <vt:lpstr>N U10</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">