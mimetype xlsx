--- v1 (2026-06-27)
+++ v2 (2026-09-25)
@@ -36,51 +36,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="12" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Klubid" sheetId="1" r:id="rId4"/>
     <sheet name="M" sheetId="2" r:id="rId5"/>
     <sheet name="N" sheetId="3" r:id="rId6"/>
     <sheet name="M U18" sheetId="4" r:id="rId7"/>
     <sheet name="N U18" sheetId="5" r:id="rId8"/>
     <sheet name="M U16" sheetId="6" r:id="rId9"/>
     <sheet name="N U16" sheetId="7" r:id="rId10"/>
     <sheet name="M U14" sheetId="8" r:id="rId11"/>
     <sheet name="N U14" sheetId="9" r:id="rId12"/>
     <sheet name="M U12" sheetId="10" r:id="rId13"/>
     <sheet name="N U12" sheetId="11" r:id="rId14"/>
     <sheet name="M U10" sheetId="12" r:id="rId15"/>
     <sheet name="N U10" sheetId="13" r:id="rId16"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
   <si>
     <t>Klubid</t>
   </si>
   <si>
     <t>MIX</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>UNK</t>
   </si>
   <si>
     <t>MIX 35+</t>
   </si>
   <si>
     <t>HMIX</t>
   </si>
   <si>
     <t>N 35+</t>
   </si>
   <si>
     <t>M 35+</t>
   </si>
   <si>
@@ -131,597 +131,786 @@
   <si>
     <t>N U12</t>
   </si>
   <si>
     <t>N U10</t>
   </si>
   <si>
     <t>MIX U10</t>
   </si>
   <si>
     <t>M U10</t>
   </si>
   <si>
     <t>Kokku</t>
   </si>
   <si>
     <t>Põhjakotkas</t>
   </si>
   <si>
     <t>Narva</t>
   </si>
   <si>
     <t>Pärnu</t>
   </si>
   <si>
+    <t>Dünamo</t>
+  </si>
+  <si>
     <t>SAK Tartu</t>
   </si>
   <si>
-    <t>Dünamo</t>
-[...1 lines deleted...]
-  <si>
     <t>Läänemere</t>
   </si>
   <si>
     <t>Viljandi</t>
   </si>
   <si>
     <t>Tartu AK</t>
   </si>
   <si>
     <t>Emajõe</t>
   </si>
   <si>
     <t>Pirita</t>
   </si>
   <si>
+    <t>Předměřice nad Labem</t>
+  </si>
+  <si>
     <t>M K-1</t>
   </si>
   <si>
     <t>Nimi</t>
   </si>
   <si>
     <t>Sünniaasta</t>
   </si>
   <si>
     <t>Klubi</t>
   </si>
   <si>
     <t>5000m</t>
   </si>
   <si>
     <t>200m</t>
   </si>
   <si>
     <t>1000m</t>
   </si>
   <si>
     <t>500m</t>
   </si>
   <si>
+    <t>9000m</t>
+  </si>
+  <si>
     <t>Albert Orlov</t>
   </si>
   <si>
     <t>Alexander Pekhenko</t>
   </si>
   <si>
     <t>Fred Kahu</t>
   </si>
   <si>
+    <t>Aleksander Vassiljev</t>
+  </si>
+  <si>
     <t>Vitali Sõritski</t>
   </si>
   <si>
-    <t>Aleksander Vassiljev</t>
-[...4 lines deleted...]
-  <si>
     <t>Joonas Vähesoo</t>
   </si>
   <si>
+    <t>Jelissei Šilin</t>
+  </si>
+  <si>
     <t>Aleksei Olenin</t>
   </si>
   <si>
     <t>Slava Liubchych</t>
   </si>
   <si>
     <t>Tauri Ummik</t>
   </si>
   <si>
     <t>Mihhail Pavlov</t>
   </si>
   <si>
+    <t>Anari Peedo</t>
+  </si>
+  <si>
+    <t>Kevin Poljans</t>
+  </si>
+  <si>
     <t>Konrad Aavik</t>
   </si>
   <si>
-    <t>Anari Peedo</t>
+    <t>Dmitri Jazev</t>
   </si>
   <si>
     <t>Sergei Koltšin</t>
   </si>
   <si>
-    <t>Dmitri Jazev</t>
-[...1 lines deleted...]
-  <si>
     <t>M C-1</t>
   </si>
   <si>
     <t>Ivo Truus</t>
   </si>
   <si>
     <t>Deniss Tihhomirov</t>
   </si>
   <si>
     <t>Rem Samsonov</t>
   </si>
   <si>
     <t>Mihhail Boitsov</t>
   </si>
   <si>
     <t>M SUP</t>
   </si>
   <si>
+    <t>3000m</t>
+  </si>
+  <si>
+    <t>Janno Rütter</t>
+  </si>
+  <si>
+    <t>Supster</t>
+  </si>
+  <si>
+    <t>Marken Mangelsoo</t>
+  </si>
+  <si>
+    <t>Pirita Surfiklubi</t>
+  </si>
+  <si>
+    <t>Kaupo Õllek</t>
+  </si>
+  <si>
+    <t>Kaur Õllek</t>
+  </si>
+  <si>
+    <t>Marko Bogoljubov</t>
+  </si>
+  <si>
+    <t>Aerutamisklubi aerud24</t>
+  </si>
+  <si>
+    <t>Andre Visnapuu</t>
+  </si>
+  <si>
+    <t>Indrek Jürgenstein</t>
+  </si>
+  <si>
+    <t>Toomas Tamm</t>
+  </si>
+  <si>
     <t>M K-1 PARA</t>
   </si>
   <si>
     <t>M OPEN C-1</t>
   </si>
   <si>
     <t>M OPEN K-1</t>
   </si>
   <si>
+    <t>Meelis Lond</t>
+  </si>
+  <si>
+    <t>Vitali Bespalov</t>
+  </si>
+  <si>
+    <t>Aleksandr Lissovski</t>
+  </si>
+  <si>
+    <t>Marko Märtson</t>
+  </si>
+  <si>
+    <t>Armin Ansip</t>
+  </si>
+  <si>
     <t>M S C-1</t>
   </si>
   <si>
     <t>1500m</t>
   </si>
   <si>
     <t>M S K-1</t>
   </si>
   <si>
     <t>N K-1</t>
   </si>
   <si>
     <t>2500m</t>
   </si>
   <si>
     <t>Helena Press</t>
   </si>
   <si>
     <t>Veronika Karotam</t>
   </si>
   <si>
     <t>Elizaveta Fedorova</t>
   </si>
   <si>
+    <t>Natalja Damaskina</t>
+  </si>
+  <si>
+    <t>Säde Lee Kerge</t>
+  </si>
+  <si>
+    <t>Anette Baum</t>
+  </si>
+  <si>
     <t>Eve Külasalu</t>
   </si>
   <si>
-    <t>Säde Lee Kerge</t>
-[...1 lines deleted...]
-  <si>
     <t>Liisi Toom</t>
   </si>
   <si>
     <t>N C-1</t>
   </si>
   <si>
     <t>N SUP</t>
   </si>
   <si>
+    <t>Pritta Paadik</t>
+  </si>
+  <si>
+    <t>Kadri Õllek</t>
+  </si>
+  <si>
     <t>N K-1 PARA</t>
   </si>
   <si>
     <t>N OPEN C-1</t>
   </si>
   <si>
     <t>N OPEN K-1</t>
   </si>
   <si>
+    <t>Jana Põldnurk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Triin Peips </t>
+  </si>
+  <si>
+    <t>Katrin Unt</t>
+  </si>
+  <si>
+    <t>Kadi Külasalu</t>
+  </si>
+  <si>
+    <t>Minni Ansip</t>
+  </si>
+  <si>
+    <t>Maria Filimonova</t>
+  </si>
+  <si>
+    <t>Kristina Kübar</t>
+  </si>
+  <si>
     <t>N S C-1</t>
   </si>
   <si>
     <t>N S K-1</t>
   </si>
   <si>
     <t>M U18 K-1</t>
   </si>
   <si>
+    <t>Oliver Truus</t>
+  </si>
+  <si>
     <t>Akim Šilin</t>
   </si>
   <si>
+    <t>Aleksei Pomaznev</t>
+  </si>
+  <si>
+    <t>Vladyslav Kapinos</t>
+  </si>
+  <si>
     <t>Viktor Jegorov</t>
   </si>
   <si>
-    <t>Aleksei Pomaznev</t>
-[...7 lines deleted...]
-  <si>
     <t>Joonatan Kummer</t>
   </si>
   <si>
+    <t>Zahar Jeremin</t>
+  </si>
+  <si>
     <t>Oliver Aavik</t>
   </si>
   <si>
     <t>Kirill Menšakov</t>
   </si>
   <si>
     <t>Makar Jeremin</t>
   </si>
   <si>
-    <t>Zahar Jeremin</t>
-[...1 lines deleted...]
-  <si>
     <t>Igor Kolpakov</t>
   </si>
   <si>
+    <t>Möller Margus</t>
+  </si>
+  <si>
+    <t>Aleksander Siadykh</t>
+  </si>
+  <si>
+    <t>Artur Tillisson</t>
+  </si>
+  <si>
+    <t>Roman Orlov</t>
+  </si>
+  <si>
     <t>M U18 C-1</t>
   </si>
   <si>
     <t>Oliver Einlo</t>
   </si>
   <si>
     <t>Veiko Aasma</t>
   </si>
   <si>
     <t>Grigori Morozov</t>
   </si>
   <si>
     <t>M U18 SUP</t>
   </si>
   <si>
     <t>N U18 K-1</t>
   </si>
   <si>
     <t>Kelli Leetsi</t>
   </si>
   <si>
     <t>Viktoriia Liuklian</t>
   </si>
   <si>
     <t>Sofia Mikson</t>
   </si>
   <si>
     <t>Linda Raska</t>
   </si>
   <si>
     <t>Ene-Ly Leppik</t>
   </si>
   <si>
+    <t>Sofja Fedorova</t>
+  </si>
+  <si>
     <t>Carola Mitt</t>
   </si>
   <si>
-    <t>Sofja Fedorova</t>
-[...1 lines deleted...]
-  <si>
     <t>N U18 C-1</t>
   </si>
   <si>
     <t>N U18 SUP</t>
   </si>
   <si>
     <t>M U16 K-1</t>
   </si>
   <si>
+    <t>6000m</t>
+  </si>
+  <si>
     <t>Siim Sildveer</t>
   </si>
   <si>
     <t>Makar Kotšetkov</t>
   </si>
   <si>
     <t>Rasmus Järva</t>
   </si>
   <si>
     <t>Mihail Teterin</t>
   </si>
   <si>
     <t>Andreas Toots</t>
   </si>
   <si>
     <t>Alari Reiman</t>
   </si>
   <si>
+    <t>Rostislav Proskurjakov</t>
+  </si>
+  <si>
     <t>Janek Peensalu</t>
   </si>
   <si>
-    <t>Rostislav Proskurjakov</t>
+    <t>Paul Vihmann</t>
   </si>
   <si>
     <t>Marsel Mamjan</t>
   </si>
   <si>
     <t>Jegor Polkovnikov</t>
   </si>
   <si>
-    <t>Paul Vihmann</t>
+    <t>Jaanek Peensalu</t>
   </si>
   <si>
     <t>Nikita Rõzõhh</t>
   </si>
   <si>
+    <t>EGOR POLKOVNIKOV</t>
+  </si>
+  <si>
+    <t>Mihhail Aleksejev</t>
+  </si>
+  <si>
     <t>Danil Eliseev</t>
   </si>
   <si>
     <t>M U16 C-1</t>
   </si>
   <si>
+    <t>Adrian Sutt</t>
+  </si>
+  <si>
     <t>Aleksandr Hendrikson</t>
   </si>
   <si>
     <t>Marten Leppik</t>
   </si>
   <si>
-    <t>Adrian Sutt</t>
+    <t>Alexander Hendrikson</t>
   </si>
   <si>
     <t>N U16 K-1</t>
   </si>
   <si>
-    <t>Boshena Fedorova</t>
+    <t>Emika Gutmann</t>
+  </si>
+  <si>
+    <t>Bozhena Fedorova</t>
   </si>
   <si>
     <t>Lyubov Lukovyna</t>
   </si>
   <si>
-    <t>Emika Gutmann</t>
-[...1 lines deleted...]
-  <si>
     <t>Leena Raska</t>
   </si>
   <si>
+    <t>Isabella Becker</t>
+  </si>
+  <si>
     <t>Amelia Polištšuk</t>
   </si>
   <si>
-    <t>Isabella Becker</t>
+    <t>Alisa Aleinikova</t>
+  </si>
+  <si>
+    <t>Liisi Miil</t>
+  </si>
+  <si>
+    <t>Viivika Aasma</t>
   </si>
   <si>
     <t>Zlata Pereskokova</t>
   </si>
   <si>
-    <t>Viivika Aasma</t>
-[...5 lines deleted...]
-    <t>Liisi Miil</t>
+    <t>Amelija Polištšuk</t>
+  </si>
+  <si>
+    <t>Sofia Matvijenko</t>
+  </si>
+  <si>
+    <t>Margarita Poljatsihhina</t>
   </si>
   <si>
     <t>Margarita Poljatšihhina</t>
   </si>
   <si>
     <t>Alisa Voitk</t>
   </si>
   <si>
     <t>N U16 C-1</t>
   </si>
   <si>
     <t>M U14 K-1</t>
   </si>
   <si>
     <t>Miron Hozjainov</t>
   </si>
   <si>
     <t>Nouredine El Joia</t>
   </si>
   <si>
     <t>Aleksandr Bespalov</t>
   </si>
   <si>
     <t>Jasper Becker</t>
   </si>
   <si>
     <t>Maksim Minin</t>
   </si>
   <si>
     <t>Lucas Urban</t>
   </si>
   <si>
     <t>Georg Timofejev</t>
   </si>
   <si>
+    <t>Mark Solopahhov</t>
+  </si>
+  <si>
     <t>Mihhail Andrejev</t>
   </si>
   <si>
-    <t>Mark Solopahhov</t>
+    <t>Ondřej Martinek</t>
+  </si>
+  <si>
+    <t>Sergei Selivanov</t>
   </si>
   <si>
     <t>Gerhard Kusnets</t>
   </si>
   <si>
+    <t>Ats Orgma</t>
+  </si>
+  <si>
+    <t>Semen Prianichnikov</t>
+  </si>
+  <si>
     <t>Nikos Filippov</t>
   </si>
   <si>
     <t>Aleksander Antonov</t>
   </si>
   <si>
     <t>Ratibor Kuprijanov</t>
   </si>
   <si>
     <t>Rasmus Vaher</t>
   </si>
   <si>
+    <t>Artjom Tõniste</t>
+  </si>
+  <si>
     <t>Kaur Lillo</t>
   </si>
   <si>
-    <t>Sergei Selivanov</t>
-[...1 lines deleted...]
-  <si>
     <t>M U14 C-1</t>
   </si>
   <si>
     <t>Svjatoslav Andrejenko</t>
   </si>
   <si>
+    <t>Boris Lisienko</t>
+  </si>
+  <si>
     <t>Timur Miruskov</t>
   </si>
   <si>
-    <t>Boris Lisienko</t>
-[...1 lines deleted...]
-  <si>
     <t>Nazar Zahharov</t>
   </si>
   <si>
+    <t>Lukas Kojus</t>
+  </si>
+  <si>
     <t>N U14 K-1</t>
   </si>
   <si>
+    <t>Aleksandra Sandra Pagi</t>
+  </si>
+  <si>
     <t>Maria Karai</t>
   </si>
   <si>
-    <t>Aleksandra Pagi</t>
+    <t>Kateryna Kapinos</t>
+  </si>
+  <si>
+    <t>Eva Neimark</t>
   </si>
   <si>
     <t>Darja Koltsina</t>
   </si>
   <si>
-    <t>Kateryna Kapinos</t>
-[...5 lines deleted...]
-    <t>Eva Neimark</t>
+    <t>Polina Orljuk</t>
+  </si>
+  <si>
+    <t>Darja Koltšina</t>
   </si>
   <si>
     <t>Viktoria Razinkova</t>
   </si>
   <si>
-    <t>Polina Orljuk</t>
-[...1 lines deleted...]
-  <si>
     <t>Janeli Taavel</t>
   </si>
   <si>
     <t>N U14 C-1</t>
   </si>
   <si>
     <t>M U12 K-1</t>
   </si>
   <si>
     <t>Artemi Hozjainov</t>
   </si>
   <si>
     <t>Olari Truus</t>
   </si>
   <si>
     <t>Platon Kalinin</t>
   </si>
   <si>
     <t>Saveli Fedorov</t>
   </si>
   <si>
     <t>Viktor Lisienko</t>
   </si>
   <si>
     <t>Kirill Polubinski</t>
   </si>
   <si>
-    <t>Sergei Kurzjakin</t>
+    <t>Sergei Kuzjakin</t>
+  </si>
+  <si>
+    <t>Ivan Lugovoi</t>
   </si>
   <si>
     <t>Georg Belov</t>
   </si>
   <si>
-    <t>Ivan Lugovoi</t>
+    <t>Anton Grigorjev</t>
   </si>
   <si>
     <t>Lev Borodajev</t>
   </si>
   <si>
+    <t>Yaroslav Panarin</t>
+  </si>
+  <si>
+    <t>Rom Leenurm</t>
+  </si>
+  <si>
+    <t>Danil Podolskyi</t>
+  </si>
+  <si>
+    <t>Demid Zaviyalov</t>
+  </si>
+  <si>
     <t>Aleksandr Popov</t>
   </si>
   <si>
-    <t>Rom Leenurm</t>
-[...4 lines deleted...]
-  <si>
     <t>Viktor Ognev</t>
   </si>
   <si>
+    <t>daniil siadõkh</t>
+  </si>
+  <si>
     <t>N U12 K-1</t>
   </si>
   <si>
     <t>Liisa Raska</t>
   </si>
   <si>
     <t>Zlata Moskalenka</t>
   </si>
   <si>
-    <t>Sofja Pettsenko</t>
+    <t>Ivan Pettsenko</t>
+  </si>
+  <si>
+    <t>ANASTASIJA VORONOVICH</t>
   </si>
   <si>
     <t>Sofia Petchenko</t>
   </si>
   <si>
+    <t>Polina Živetjeva</t>
+  </si>
+  <si>
+    <t>Olesja Grebenjuk</t>
+  </si>
+  <si>
     <t>M U10 K-1</t>
   </si>
   <si>
+    <t>Miron Poležajev</t>
+  </si>
+  <si>
+    <t>Filipp Klepikov</t>
+  </si>
+  <si>
+    <t>Artemii Lebedev</t>
+  </si>
+  <si>
     <t>Artem Lebedev</t>
   </si>
   <si>
-    <t>Miron Polezajev</t>
-[...1 lines deleted...]
-  <si>
     <t>Jaroslav Zahharov</t>
   </si>
   <si>
-    <t>Filipp Klepikov</t>
+    <t>Emil Taube</t>
+  </si>
+  <si>
+    <t>Pavel Jegorov</t>
+  </si>
+  <si>
+    <t>Ludvík Martinek</t>
   </si>
   <si>
     <t>Jakov Pahhomov</t>
   </si>
   <si>
     <t>Arseni Polikarpov</t>
   </si>
   <si>
+    <t>Aleksandr Kuznetsov</t>
+  </si>
+  <si>
+    <t>Ivan Zaporozhets</t>
+  </si>
+  <si>
     <t>N U10 K-1</t>
   </si>
   <si>
     <t>Miroslava Stepanova</t>
   </si>
   <si>
+    <t>Vasilisa Fedorova</t>
+  </si>
+  <si>
+    <t>Viktoriia Zhukova</t>
+  </si>
+  <si>
     <t>Varvara Lebedeva</t>
   </si>
   <si>
-    <t>Vasilisa Fedorova</t>
+    <t>Anysia Boitsova</t>
+  </si>
+  <si>
+    <t>Nika Kalinina</t>
   </si>
   <si>
     <t>Anni Toots</t>
   </si>
   <si>
-    <t>Viktoriia Zhukova</t>
-[...2 lines deleted...]
-    <t>Nika Kalinina</t>
+    <t>Anastassia Živetjeva</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -742,51 +931,51 @@
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="2ECC40"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1978">
+  <cellXfs count="3273">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
@@ -1670,561 +1859,933 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...473 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -2234,194 +2795,464 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...110 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
@@ -2432,50 +3263,125 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
@@ -2501,219 +3407,414 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...167 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -2726,50 +3827,101 @@
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
@@ -2780,50 +3932,155 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
@@ -2855,411 +4112,747 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...359 lines deleted...]
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -3290,153 +4883,189 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...101 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -3461,291 +5090,387 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...239 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -3791,2928 +5516,5277 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...377 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...80 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...374 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...467 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...107 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...260 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...368 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...98 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...143 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...152 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -7032,59 +11106,59 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB11"/>
+  <dimension ref="A1:AB12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="AB11" sqref="AB11"/>
+      <selection activeCell="AB12" sqref="AB12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="3.427734" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="3.427734" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="3.427734" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
@@ -7164,728 +11238,728 @@
       </c>
       <c r="X1" s="24" t="s">
         <v>23</v>
       </c>
       <c r="Y1" s="25" t="s">
         <v>24</v>
       </c>
       <c r="Z1" s="26" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="27" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="28" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" s="29" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="30">
         <v>0</v>
       </c>
       <c r="C2" s="31">
-        <v>37</v>
+        <v>58</v>
       </c>
       <c r="D2" s="32">
         <v>0</v>
       </c>
       <c r="E2" s="33">
         <v>0</v>
       </c>
       <c r="F2" s="34">
         <v>0</v>
       </c>
       <c r="G2" s="35">
         <v>0</v>
       </c>
       <c r="H2" s="36">
         <v>0</v>
       </c>
       <c r="I2" s="37">
         <v>0</v>
       </c>
       <c r="J2" s="38">
         <v>0</v>
       </c>
       <c r="K2" s="39">
-        <v>121</v>
+        <v>183</v>
       </c>
       <c r="L2" s="40">
         <v>0</v>
       </c>
       <c r="M2" s="41">
         <v>0</v>
       </c>
       <c r="N2" s="42">
-        <v>103</v>
+        <v>208</v>
       </c>
       <c r="O2" s="43">
-        <v>84</v>
+        <v>152</v>
       </c>
       <c r="P2" s="44">
-        <v>75</v>
+        <v>120</v>
       </c>
       <c r="Q2" s="45">
-        <v>184</v>
+        <v>283</v>
       </c>
       <c r="R2" s="46">
         <v>0</v>
       </c>
       <c r="S2" s="47">
         <v>0</v>
       </c>
       <c r="T2" s="48">
-        <v>118</v>
+        <v>181</v>
       </c>
       <c r="U2" s="49">
-        <v>134</v>
+        <v>190</v>
       </c>
       <c r="V2" s="50">
-        <v>72</v>
+        <v>137</v>
       </c>
       <c r="W2" s="51">
         <v>0</v>
       </c>
       <c r="X2" s="52">
-        <v>75</v>
+        <v>151</v>
       </c>
       <c r="Y2" s="53">
-        <v>77</v>
+        <v>125</v>
       </c>
       <c r="Z2" s="54">
         <v>0</v>
       </c>
       <c r="AA2" s="55">
-        <v>117</v>
+        <v>251</v>
       </c>
       <c r="AB2" s="56">
-        <v>1197</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" s="57" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="58">
         <v>0</v>
       </c>
       <c r="C3" s="59">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="D3" s="60">
         <v>0</v>
       </c>
       <c r="E3" s="61">
         <v>0</v>
       </c>
       <c r="F3" s="62">
         <v>0</v>
       </c>
       <c r="G3" s="63">
         <v>0</v>
       </c>
       <c r="H3" s="64">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="I3" s="65">
         <v>0</v>
       </c>
       <c r="J3" s="66">
         <v>0</v>
       </c>
       <c r="K3" s="67">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="L3" s="68">
         <v>0</v>
       </c>
       <c r="M3" s="69">
         <v>0</v>
       </c>
       <c r="N3" s="70">
-        <v>57</v>
+        <v>103</v>
       </c>
       <c r="O3" s="71">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="P3" s="72">
-        <v>51</v>
+        <v>67</v>
       </c>
       <c r="Q3" s="73">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R3" s="74">
         <v>0</v>
       </c>
       <c r="S3" s="75">
         <v>0</v>
       </c>
       <c r="T3" s="76">
-        <v>57</v>
+        <v>84</v>
       </c>
       <c r="U3" s="77">
-        <v>225</v>
+        <v>318</v>
       </c>
       <c r="V3" s="78">
-        <v>57</v>
+        <v>101</v>
       </c>
       <c r="W3" s="79">
         <v>0</v>
       </c>
       <c r="X3" s="80">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="Y3" s="81">
-        <v>25</v>
+        <v>61</v>
       </c>
       <c r="Z3" s="82">
         <v>0</v>
       </c>
       <c r="AA3" s="83">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="AB3" s="84">
-        <v>554</v>
+        <v>896</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" s="85" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="86">
         <v>0</v>
       </c>
       <c r="C4" s="87">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="D4" s="88">
         <v>0</v>
       </c>
       <c r="E4" s="89">
         <v>0</v>
       </c>
       <c r="F4" s="90">
         <v>0</v>
       </c>
       <c r="G4" s="91">
         <v>0</v>
       </c>
       <c r="H4" s="92">
         <v>0</v>
       </c>
       <c r="I4" s="93">
         <v>0</v>
       </c>
       <c r="J4" s="94">
         <v>0</v>
       </c>
       <c r="K4" s="95">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L4" s="96">
         <v>0</v>
       </c>
       <c r="M4" s="97">
         <v>0</v>
       </c>
       <c r="N4" s="98">
-        <v>48</v>
+        <v>112</v>
       </c>
       <c r="O4" s="99">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="P4" s="100">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="Q4" s="101">
-        <v>77</v>
+        <v>115</v>
       </c>
       <c r="R4" s="102">
         <v>0</v>
       </c>
       <c r="S4" s="103">
         <v>0</v>
       </c>
       <c r="T4" s="104">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="U4" s="105">
+        <v>19</v>
+      </c>
+      <c r="V4" s="106">
         <v>1</v>
       </c>
-      <c r="V4" s="106">
-[...1 lines deleted...]
-      </c>
       <c r="W4" s="107">
         <v>0</v>
       </c>
       <c r="X4" s="108">
         <v>0</v>
       </c>
       <c r="Y4" s="109">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="Z4" s="110">
         <v>0</v>
       </c>
       <c r="AA4" s="111">
         <v>0</v>
       </c>
       <c r="AB4" s="112">
-        <v>231</v>
+        <v>475</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" s="113" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="114">
         <v>0</v>
       </c>
       <c r="C5" s="115">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="D5" s="116">
         <v>0</v>
       </c>
       <c r="E5" s="117">
         <v>0</v>
       </c>
       <c r="F5" s="118">
         <v>0</v>
       </c>
       <c r="G5" s="119">
         <v>0</v>
       </c>
       <c r="H5" s="120">
         <v>0</v>
       </c>
       <c r="I5" s="121">
         <v>0</v>
       </c>
       <c r="J5" s="122">
         <v>0</v>
       </c>
       <c r="K5" s="123">
-        <v>23</v>
+        <v>120</v>
       </c>
       <c r="L5" s="124">
         <v>0</v>
       </c>
       <c r="M5" s="125">
         <v>0</v>
       </c>
       <c r="N5" s="126">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="O5" s="127">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="P5" s="128">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="Q5" s="129">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="R5" s="130">
         <v>0</v>
       </c>
       <c r="S5" s="131">
         <v>0</v>
       </c>
       <c r="T5" s="132">
         <v>0</v>
       </c>
       <c r="U5" s="133">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="V5" s="134">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="W5" s="135">
         <v>0</v>
       </c>
       <c r="X5" s="136">
         <v>0</v>
       </c>
       <c r="Y5" s="137">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="Z5" s="138">
         <v>0</v>
       </c>
       <c r="AA5" s="139">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="AB5" s="140">
-        <v>162</v>
+        <v>357</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" s="141" t="s">
         <v>32</v>
       </c>
       <c r="B6" s="142">
         <v>0</v>
       </c>
       <c r="C6" s="143">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="D6" s="144">
         <v>0</v>
       </c>
       <c r="E6" s="145">
         <v>0</v>
       </c>
       <c r="F6" s="146">
         <v>0</v>
       </c>
       <c r="G6" s="147">
         <v>0</v>
       </c>
       <c r="H6" s="148">
         <v>0</v>
       </c>
       <c r="I6" s="149">
         <v>0</v>
       </c>
       <c r="J6" s="150">
         <v>0</v>
       </c>
       <c r="K6" s="151">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="L6" s="152">
         <v>0</v>
       </c>
       <c r="M6" s="153">
         <v>0</v>
       </c>
       <c r="N6" s="154">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="O6" s="155">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="P6" s="156">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="Q6" s="157">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="R6" s="158">
         <v>0</v>
       </c>
       <c r="S6" s="159">
         <v>0</v>
       </c>
       <c r="T6" s="160">
         <v>0</v>
       </c>
       <c r="U6" s="161">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="V6" s="162">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="W6" s="163">
         <v>0</v>
       </c>
       <c r="X6" s="164">
         <v>0</v>
       </c>
       <c r="Y6" s="165">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="Z6" s="166">
         <v>0</v>
       </c>
       <c r="AA6" s="167">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="AB6" s="168">
-        <v>153</v>
+        <v>254</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" s="169" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="170">
         <v>0</v>
       </c>
       <c r="C7" s="171">
         <v>0</v>
       </c>
       <c r="D7" s="172">
         <v>0</v>
       </c>
       <c r="E7" s="173">
         <v>0</v>
       </c>
       <c r="F7" s="174">
         <v>0</v>
       </c>
       <c r="G7" s="175">
         <v>0</v>
       </c>
       <c r="H7" s="176">
         <v>0</v>
       </c>
       <c r="I7" s="177">
         <v>0</v>
       </c>
       <c r="J7" s="178">
         <v>0</v>
       </c>
       <c r="K7" s="179">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="L7" s="180">
         <v>0</v>
       </c>
       <c r="M7" s="181">
         <v>0</v>
       </c>
       <c r="N7" s="182">
         <v>0</v>
       </c>
       <c r="O7" s="183">
         <v>0</v>
       </c>
       <c r="P7" s="184">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="Q7" s="185">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="R7" s="186">
         <v>0</v>
       </c>
       <c r="S7" s="187">
         <v>0</v>
       </c>
       <c r="T7" s="188">
         <v>0</v>
       </c>
       <c r="U7" s="189">
         <v>1</v>
       </c>
       <c r="V7" s="190">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="W7" s="191">
         <v>0</v>
       </c>
       <c r="X7" s="192">
         <v>0</v>
       </c>
       <c r="Y7" s="193">
         <v>0</v>
       </c>
       <c r="Z7" s="194">
         <v>0</v>
       </c>
       <c r="AA7" s="195">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="AB7" s="196">
-        <v>117</v>
+        <v>215</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" s="197" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="198">
         <v>0</v>
       </c>
       <c r="C8" s="199">
         <v>12</v>
       </c>
       <c r="D8" s="200">
         <v>0</v>
       </c>
       <c r="E8" s="201">
         <v>0</v>
       </c>
       <c r="F8" s="202">
         <v>0</v>
       </c>
       <c r="G8" s="203">
         <v>0</v>
       </c>
       <c r="H8" s="204">
         <v>0</v>
       </c>
       <c r="I8" s="205">
         <v>0</v>
       </c>
       <c r="J8" s="206">
         <v>0</v>
       </c>
       <c r="K8" s="207">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="L8" s="208">
         <v>0</v>
       </c>
       <c r="M8" s="209">
         <v>0</v>
       </c>
       <c r="N8" s="210">
         <v>0</v>
       </c>
       <c r="O8" s="211">
         <v>0</v>
       </c>
       <c r="P8" s="212">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="Q8" s="213">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="R8" s="214">
         <v>0</v>
       </c>
       <c r="S8" s="215">
         <v>0</v>
       </c>
       <c r="T8" s="216">
         <v>0</v>
       </c>
       <c r="U8" s="217">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="V8" s="218">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W8" s="219">
         <v>0</v>
       </c>
       <c r="X8" s="220">
         <v>0</v>
       </c>
       <c r="Y8" s="221">
         <v>0</v>
       </c>
       <c r="Z8" s="222">
         <v>0</v>
       </c>
       <c r="AA8" s="223">
         <v>0</v>
       </c>
       <c r="AB8" s="224">
-        <v>94</v>
+        <v>175</v>
       </c>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" s="225" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="226">
         <v>0</v>
       </c>
       <c r="C9" s="227">
         <v>0</v>
       </c>
       <c r="D9" s="228">
         <v>0</v>
       </c>
       <c r="E9" s="229">
         <v>0</v>
       </c>
       <c r="F9" s="230">
         <v>0</v>
       </c>
       <c r="G9" s="231">
         <v>0</v>
       </c>
       <c r="H9" s="232">
         <v>0</v>
       </c>
       <c r="I9" s="233">
         <v>0</v>
       </c>
       <c r="J9" s="234">
         <v>0</v>
       </c>
       <c r="K9" s="235">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="L9" s="236">
         <v>0</v>
       </c>
       <c r="M9" s="237">
         <v>0</v>
       </c>
       <c r="N9" s="238">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="O9" s="239">
         <v>0</v>
       </c>
       <c r="P9" s="240">
         <v>0</v>
       </c>
       <c r="Q9" s="241">
         <v>0</v>
       </c>
       <c r="R9" s="242">
         <v>0</v>
       </c>
       <c r="S9" s="243">
         <v>0</v>
       </c>
       <c r="T9" s="244">
         <v>0</v>
       </c>
       <c r="U9" s="245">
         <v>0</v>
       </c>
       <c r="V9" s="246">
         <v>0</v>
       </c>
       <c r="W9" s="247">
         <v>0</v>
       </c>
       <c r="X9" s="248">
         <v>0</v>
       </c>
       <c r="Y9" s="249">
         <v>0</v>
       </c>
       <c r="Z9" s="250">
         <v>0</v>
       </c>
       <c r="AA9" s="251">
         <v>0</v>
       </c>
       <c r="AB9" s="252">
-        <v>72</v>
+        <v>125</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" s="253" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="254">
         <v>0</v>
       </c>
       <c r="C10" s="255">
         <v>0</v>
       </c>
       <c r="D10" s="256">
         <v>0</v>
       </c>
       <c r="E10" s="257">
         <v>0</v>
       </c>
       <c r="F10" s="258">
         <v>0</v>
       </c>
       <c r="G10" s="259">
         <v>0</v>
       </c>
       <c r="H10" s="260">
@@ -7894,5238 +11968,8131 @@
       <c r="I10" s="261">
         <v>0</v>
       </c>
       <c r="J10" s="262">
         <v>0</v>
       </c>
       <c r="K10" s="263">
         <v>0</v>
       </c>
       <c r="L10" s="264">
         <v>0</v>
       </c>
       <c r="M10" s="265">
         <v>0</v>
       </c>
       <c r="N10" s="266">
         <v>0</v>
       </c>
       <c r="O10" s="267">
         <v>0</v>
       </c>
       <c r="P10" s="268">
         <v>0</v>
       </c>
       <c r="Q10" s="269">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="R10" s="270">
         <v>0</v>
       </c>
       <c r="S10" s="271">
         <v>0</v>
       </c>
       <c r="T10" s="272">
         <v>0</v>
       </c>
       <c r="U10" s="273">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="V10" s="274">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="W10" s="275">
         <v>0</v>
       </c>
       <c r="X10" s="276">
         <v>0</v>
       </c>
       <c r="Y10" s="277">
         <v>19</v>
       </c>
       <c r="Z10" s="278">
         <v>0</v>
       </c>
       <c r="AA10" s="279">
         <v>0</v>
       </c>
       <c r="AB10" s="280">
-        <v>70</v>
+        <v>106</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" s="281" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="282">
         <v>0</v>
       </c>
       <c r="C11" s="283">
         <v>0</v>
       </c>
       <c r="D11" s="284">
         <v>0</v>
       </c>
       <c r="E11" s="285">
         <v>0</v>
       </c>
       <c r="F11" s="286">
         <v>0</v>
       </c>
       <c r="G11" s="287">
         <v>0</v>
       </c>
       <c r="H11" s="288">
         <v>0</v>
       </c>
       <c r="I11" s="289">
         <v>0</v>
       </c>
       <c r="J11" s="290">
         <v>0</v>
       </c>
       <c r="K11" s="291">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="L11" s="292">
         <v>0</v>
       </c>
       <c r="M11" s="293">
         <v>0</v>
       </c>
       <c r="N11" s="294">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="O11" s="295">
         <v>0</v>
       </c>
       <c r="P11" s="296">
         <v>0</v>
       </c>
       <c r="Q11" s="297">
         <v>0</v>
       </c>
       <c r="R11" s="298">
         <v>0</v>
       </c>
       <c r="S11" s="299">
         <v>0</v>
       </c>
       <c r="T11" s="300">
         <v>0</v>
       </c>
       <c r="U11" s="301">
         <v>0</v>
       </c>
       <c r="V11" s="302">
         <v>0</v>
       </c>
       <c r="W11" s="303">
         <v>0</v>
       </c>
       <c r="X11" s="304">
         <v>0</v>
       </c>
       <c r="Y11" s="305">
         <v>0</v>
       </c>
       <c r="Z11" s="306">
         <v>0</v>
       </c>
       <c r="AA11" s="307">
         <v>0</v>
       </c>
       <c r="AB11" s="308">
-        <v>24</v>
+        <v>71</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" s="309" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="310">
+        <v>0</v>
+      </c>
+      <c r="C12" s="311">
+        <v>0</v>
+      </c>
+      <c r="D12" s="312">
+        <v>0</v>
+      </c>
+      <c r="E12" s="313">
+        <v>0</v>
+      </c>
+      <c r="F12" s="314">
+        <v>0</v>
+      </c>
+      <c r="G12" s="315">
+        <v>0</v>
+      </c>
+      <c r="H12" s="316">
+        <v>0</v>
+      </c>
+      <c r="I12" s="317">
+        <v>0</v>
+      </c>
+      <c r="J12" s="318">
+        <v>0</v>
+      </c>
+      <c r="K12" s="319">
+        <v>0</v>
+      </c>
+      <c r="L12" s="320">
+        <v>0</v>
+      </c>
+      <c r="M12" s="321">
+        <v>0</v>
+      </c>
+      <c r="N12" s="322">
+        <v>0</v>
+      </c>
+      <c r="O12" s="323">
+        <v>0</v>
+      </c>
+      <c r="P12" s="324">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="325">
+        <v>0</v>
+      </c>
+      <c r="R12" s="326">
+        <v>0</v>
+      </c>
+      <c r="S12" s="327">
+        <v>0</v>
+      </c>
+      <c r="T12" s="328">
+        <v>0</v>
+      </c>
+      <c r="U12" s="329">
+        <v>7</v>
+      </c>
+      <c r="V12" s="330">
+        <v>0</v>
+      </c>
+      <c r="W12" s="331">
+        <v>0</v>
+      </c>
+      <c r="X12" s="332">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="333">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="334">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="335">
+        <v>13</v>
+      </c>
+      <c r="AB12" s="336">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I16"/>
+  <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I16" sqref="I16"/>
+      <selection activeCell="M21" sqref="M21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
-[...8 lines deleted...]
-      <c r="B2" s="1670" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="2619" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="2620" t="s">
         <v>40</v>
       </c>
-      <c r="C2" s="1671" t="s">
+      <c r="B2" s="2621" t="s">
         <v>41</v>
       </c>
-      <c r="D2" s="1672" t="s">
-[...5 lines deleted...]
-      <c r="F2" s="1674" t="s">
+      <c r="C2" s="2622" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2" s="2623" t="s">
+        <v>91</v>
+      </c>
+      <c r="E2" s="2624" t="s">
         <v>44</v>
       </c>
-      <c r="G2" s="1675" t="s">
-[...5 lines deleted...]
-      <c r="I2" s="1677" t="s">
+      <c r="F2" s="2625" t="s">
+        <v>45</v>
+      </c>
+      <c r="G2" s="2626" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2" s="2627" t="s">
+        <v>91</v>
+      </c>
+      <c r="I2" s="2628" t="s">
+        <v>46</v>
+      </c>
+      <c r="J2" s="2629" t="s">
+        <v>45</v>
+      </c>
+      <c r="K2" s="2630" t="s">
+        <v>45</v>
+      </c>
+      <c r="L2" s="2631" t="s">
+        <v>45</v>
+      </c>
+      <c r="M2" s="2632" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
-[...3 lines deleted...]
-      <c r="B3" s="1679">
+    <row r="3" spans="1:13">
+      <c r="A3" s="2633" t="s">
+        <v>229</v>
+      </c>
+      <c r="B3" s="2634">
         <v>2014</v>
       </c>
-      <c r="C3" s="1680" t="s">
+      <c r="C3" s="2635" t="s">
         <v>28</v>
       </c>
-      <c r="D3" s="1681">
+      <c r="D3" s="2636">
         <v>12</v>
       </c>
-      <c r="E3" s="1682">
+      <c r="E3" s="2637">
         <v>12</v>
       </c>
-      <c r="F3" s="1683">
+      <c r="F3" s="2638">
         <v>12</v>
       </c>
-      <c r="G3" s="1684">
+      <c r="G3" s="2639">
         <v>12</v>
       </c>
-      <c r="H3" s="1685"/>
-[...8 lines deleted...]
-      <c r="B4" s="1688">
+      <c r="H3" s="2640">
+        <v>12</v>
+      </c>
+      <c r="I3" s="2641">
+        <v>12</v>
+      </c>
+      <c r="J3" s="2642">
+        <v>12</v>
+      </c>
+      <c r="K3" s="2643">
+        <v>12</v>
+      </c>
+      <c r="L3" s="2644"/>
+      <c r="M3" s="2645">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="2646" t="s">
+        <v>230</v>
+      </c>
+      <c r="B4" s="2647">
         <v>2014</v>
       </c>
-      <c r="C4" s="1689" t="s">
+      <c r="C4" s="2648" t="s">
         <v>36</v>
       </c>
-      <c r="D4" s="1690">
+      <c r="D4" s="2649">
         <v>9</v>
       </c>
-      <c r="E4" s="1691">
+      <c r="E4" s="2650">
         <v>9</v>
       </c>
-      <c r="F4" s="1692">
+      <c r="F4" s="2651">
         <v>9</v>
       </c>
-      <c r="G4" s="1693">
+      <c r="G4" s="2652">
         <v>9</v>
       </c>
-      <c r="H4" s="1694"/>
-[...8 lines deleted...]
-      <c r="B5" s="1697">
+      <c r="H4" s="2653">
+        <v>9</v>
+      </c>
+      <c r="I4" s="2654">
+        <v>7</v>
+      </c>
+      <c r="J4" s="2655">
+        <v>9</v>
+      </c>
+      <c r="K4" s="2656">
+        <v>9</v>
+      </c>
+      <c r="L4" s="2657"/>
+      <c r="M4" s="2658">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="2659" t="s">
+        <v>231</v>
+      </c>
+      <c r="B5" s="2660">
         <v>2014</v>
       </c>
-      <c r="C5" s="1698" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="1699">
+      <c r="C5" s="2661" t="s">
+        <v>31</v>
+      </c>
+      <c r="D5" s="2662">
         <v>7</v>
       </c>
-      <c r="E5" s="1700">
+      <c r="E5" s="2663">
         <v>7</v>
       </c>
-      <c r="F5" s="1701">
+      <c r="F5" s="2664">
         <v>7</v>
       </c>
-      <c r="G5" s="1702">
+      <c r="G5" s="2665">
         <v>7</v>
       </c>
-      <c r="H5" s="1703"/>
-      <c r="I5" s="1704">
+      <c r="H5" s="2666">
+        <v>6</v>
+      </c>
+      <c r="I5" s="2667">
+        <v>9</v>
+      </c>
+      <c r="J5" s="2668">
+        <v>7</v>
+      </c>
+      <c r="K5" s="2669">
+        <v>6</v>
+      </c>
+      <c r="L5" s="2670"/>
+      <c r="M5" s="2671">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="2672" t="s">
+        <v>232</v>
+      </c>
+      <c r="B6" s="2673">
+        <v>2014</v>
+      </c>
+      <c r="C6" s="2674" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" s="2675">
+        <v>6</v>
+      </c>
+      <c r="E6" s="2676">
+        <v>6</v>
+      </c>
+      <c r="F6" s="2677">
+        <v>6</v>
+      </c>
+      <c r="G6" s="2678">
+        <v>5</v>
+      </c>
+      <c r="H6" s="2679">
+        <v>5</v>
+      </c>
+      <c r="I6" s="2680">
+        <v>6</v>
+      </c>
+      <c r="J6" s="2681">
+        <v>6</v>
+      </c>
+      <c r="K6" s="2682">
+        <v>5</v>
+      </c>
+      <c r="L6" s="2683"/>
+      <c r="M6" s="2684">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="2685" t="s">
+        <v>233</v>
+      </c>
+      <c r="B7" s="2686">
+        <v>2014</v>
+      </c>
+      <c r="C7" s="2687" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" s="2688">
+        <v>4</v>
+      </c>
+      <c r="E7" s="2689">
+        <v>5</v>
+      </c>
+      <c r="F7" s="2690">
+        <v>4</v>
+      </c>
+      <c r="G7" s="2691">
+        <v>6</v>
+      </c>
+      <c r="H7" s="2692">
+        <v>7</v>
+      </c>
+      <c r="I7" s="2693"/>
+      <c r="J7" s="2694"/>
+      <c r="K7" s="2695">
+        <v>7</v>
+      </c>
+      <c r="L7" s="2696"/>
+      <c r="M7" s="2697">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="2698" t="s">
+        <v>234</v>
+      </c>
+      <c r="B8" s="2699">
+        <v>2014</v>
+      </c>
+      <c r="C8" s="2700" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="2701">
+        <v>5</v>
+      </c>
+      <c r="E8" s="2702">
+        <v>3</v>
+      </c>
+      <c r="F8" s="2703">
+        <v>5</v>
+      </c>
+      <c r="G8" s="2704">
+        <v>2</v>
+      </c>
+      <c r="H8" s="2705">
+        <v>4</v>
+      </c>
+      <c r="I8" s="2706">
+        <v>0</v>
+      </c>
+      <c r="J8" s="2707">
+        <v>5</v>
+      </c>
+      <c r="K8" s="2708">
+        <v>4</v>
+      </c>
+      <c r="L8" s="2709"/>
+      <c r="M8" s="2710">
         <v>28</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
-[...3 lines deleted...]
-      <c r="B6" s="1706">
+    <row r="9" spans="1:13">
+      <c r="A9" s="2711" t="s">
+        <v>235</v>
+      </c>
+      <c r="B9" s="2712">
         <v>2014</v>
       </c>
-      <c r="C6" s="1707" t="s">
-[...11 lines deleted...]
-      <c r="G6" s="1711">
+      <c r="C9" s="2713" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="2714">
+        <v>3</v>
+      </c>
+      <c r="E9" s="2715">
+        <v>4</v>
+      </c>
+      <c r="F9" s="2716">
+        <v>3</v>
+      </c>
+      <c r="G9" s="2717">
+        <v>3</v>
+      </c>
+      <c r="H9" s="2718">
+        <v>3</v>
+      </c>
+      <c r="I9" s="2719">
+        <v>4</v>
+      </c>
+      <c r="J9" s="2720">
+        <v>4</v>
+      </c>
+      <c r="K9" s="2721">
+        <v>3</v>
+      </c>
+      <c r="L9" s="2722"/>
+      <c r="M9" s="2723">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="2724" t="s">
+        <v>236</v>
+      </c>
+      <c r="B10" s="2725">
+        <v>2014</v>
+      </c>
+      <c r="C10" s="2726" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" s="2727"/>
+      <c r="E10" s="2728"/>
+      <c r="F10" s="2729"/>
+      <c r="G10" s="2730">
+        <v>4</v>
+      </c>
+      <c r="H10" s="2731">
+        <v>2</v>
+      </c>
+      <c r="I10" s="2732">
         <v>5</v>
       </c>
-      <c r="H6" s="1712"/>
-[...8 lines deleted...]
-      <c r="B7" s="1715">
+      <c r="J10" s="2733">
+        <v>3</v>
+      </c>
+      <c r="K10" s="2734">
+        <v>2</v>
+      </c>
+      <c r="L10" s="2735"/>
+      <c r="M10" s="2736">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="2737" t="s">
+        <v>237</v>
+      </c>
+      <c r="B11" s="2738">
+        <v>2015</v>
+      </c>
+      <c r="C11" s="2739" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="2740">
+        <v>2</v>
+      </c>
+      <c r="E11" s="2741">
+        <v>2</v>
+      </c>
+      <c r="F11" s="2742">
+        <v>2</v>
+      </c>
+      <c r="G11" s="2743">
+        <v>1</v>
+      </c>
+      <c r="H11" s="2744">
+        <v>1</v>
+      </c>
+      <c r="I11" s="2745">
+        <v>3</v>
+      </c>
+      <c r="J11" s="2746">
+        <v>2</v>
+      </c>
+      <c r="K11" s="2747"/>
+      <c r="L11" s="2748"/>
+      <c r="M11" s="2749">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="2750" t="s">
+        <v>238</v>
+      </c>
+      <c r="B12" s="2751">
         <v>2014</v>
       </c>
-      <c r="C7" s="1716" t="s">
-[...23 lines deleted...]
-      <c r="B8" s="1724">
+      <c r="C12" s="2752" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" s="2753"/>
+      <c r="E12" s="2754"/>
+      <c r="F12" s="2755"/>
+      <c r="G12" s="2756">
+        <v>0</v>
+      </c>
+      <c r="H12" s="2757">
+        <v>0</v>
+      </c>
+      <c r="I12" s="2758">
+        <v>3</v>
+      </c>
+      <c r="J12" s="2759">
+        <v>0</v>
+      </c>
+      <c r="K12" s="2760"/>
+      <c r="L12" s="2761"/>
+      <c r="M12" s="2762">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="2763" t="s">
+        <v>239</v>
+      </c>
+      <c r="B13" s="2764">
+        <v>2015</v>
+      </c>
+      <c r="C13" s="2765" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="2766"/>
+      <c r="E13" s="2767">
+        <v>1</v>
+      </c>
+      <c r="F13" s="2768">
+        <v>1</v>
+      </c>
+      <c r="G13" s="2769">
+        <v>0</v>
+      </c>
+      <c r="H13" s="2770"/>
+      <c r="I13" s="2771"/>
+      <c r="J13" s="2772"/>
+      <c r="K13" s="2773"/>
+      <c r="L13" s="2774"/>
+      <c r="M13" s="2775">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="2776" t="s">
+        <v>239</v>
+      </c>
+      <c r="B14" s="2777">
+        <v>2015</v>
+      </c>
+      <c r="C14" s="2778" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14" s="2779"/>
+      <c r="E14" s="2780"/>
+      <c r="F14" s="2781"/>
+      <c r="G14" s="2782"/>
+      <c r="H14" s="2783">
+        <v>0</v>
+      </c>
+      <c r="I14" s="2784">
+        <v>2</v>
+      </c>
+      <c r="J14" s="2785">
+        <v>0</v>
+      </c>
+      <c r="K14" s="2786">
+        <v>0</v>
+      </c>
+      <c r="L14" s="2787"/>
+      <c r="M14" s="2788">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="2789" t="s">
+        <v>240</v>
+      </c>
+      <c r="B15" s="2790">
         <v>2014</v>
       </c>
-      <c r="C8" s="1725" t="s">
-[...11 lines deleted...]
-      <c r="G8" s="1729">
+      <c r="C15" s="2791" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="2792"/>
+      <c r="E15" s="2793"/>
+      <c r="F15" s="2794"/>
+      <c r="G15" s="2795"/>
+      <c r="H15" s="2796">
+        <v>0</v>
+      </c>
+      <c r="I15" s="2797">
         <v>2</v>
       </c>
-      <c r="H8" s="1730"/>
-[...8 lines deleted...]
-      <c r="B9" s="1733">
+      <c r="J15" s="2798">
+        <v>0</v>
+      </c>
+      <c r="K15" s="2799"/>
+      <c r="L15" s="2800"/>
+      <c r="M15" s="2801">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="2802" t="s">
+        <v>241</v>
+      </c>
+      <c r="B16" s="2803">
         <v>2014</v>
       </c>
-      <c r="C9" s="1734" t="s">
-[...23 lines deleted...]
-      <c r="B10" s="1742">
+      <c r="C16" s="2804" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" s="2805"/>
+      <c r="E16" s="2806"/>
+      <c r="F16" s="2807"/>
+      <c r="G16" s="2808">
+        <v>0</v>
+      </c>
+      <c r="H16" s="2809">
+        <v>0</v>
+      </c>
+      <c r="I16" s="2810">
+        <v>0</v>
+      </c>
+      <c r="J16" s="2811">
+        <v>1</v>
+      </c>
+      <c r="K16" s="2812"/>
+      <c r="L16" s="2813"/>
+      <c r="M16" s="2814">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="2815" t="s">
+        <v>242</v>
+      </c>
+      <c r="B17" s="2816">
+        <v>2014</v>
+      </c>
+      <c r="C17" s="2817" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17" s="2818"/>
+      <c r="E17" s="2819"/>
+      <c r="F17" s="2820"/>
+      <c r="G17" s="2821"/>
+      <c r="H17" s="2822">
+        <v>0</v>
+      </c>
+      <c r="I17" s="2823"/>
+      <c r="J17" s="2824">
+        <v>0</v>
+      </c>
+      <c r="K17" s="2825">
+        <v>1</v>
+      </c>
+      <c r="L17" s="2826"/>
+      <c r="M17" s="2827">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="2828" t="s">
+        <v>243</v>
+      </c>
+      <c r="B18" s="2829">
+        <v>2014</v>
+      </c>
+      <c r="C18" s="2830" t="s">
+        <v>31</v>
+      </c>
+      <c r="D18" s="2831"/>
+      <c r="E18" s="2832"/>
+      <c r="F18" s="2833"/>
+      <c r="G18" s="2834"/>
+      <c r="H18" s="2835">
+        <v>0</v>
+      </c>
+      <c r="I18" s="2836">
+        <v>1</v>
+      </c>
+      <c r="J18" s="2837">
+        <v>0</v>
+      </c>
+      <c r="K18" s="2838"/>
+      <c r="L18" s="2839"/>
+      <c r="M18" s="2840">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="2841" t="s">
+        <v>244</v>
+      </c>
+      <c r="B19" s="2842">
         <v>2015</v>
       </c>
-      <c r="C10" s="1743" t="s">
-[...23 lines deleted...]
-      <c r="B11" s="1751">
+      <c r="C19" s="2843" t="s">
+        <v>33</v>
+      </c>
+      <c r="D19" s="2844"/>
+      <c r="E19" s="2845">
+        <v>0</v>
+      </c>
+      <c r="F19" s="2846">
+        <v>0</v>
+      </c>
+      <c r="G19" s="2847">
+        <v>0</v>
+      </c>
+      <c r="H19" s="2848"/>
+      <c r="I19" s="2849"/>
+      <c r="J19" s="2850"/>
+      <c r="K19" s="2851"/>
+      <c r="L19" s="2852"/>
+      <c r="M19" s="2853">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="2854" t="s">
+        <v>245</v>
+      </c>
+      <c r="B20" s="2855">
         <v>2014</v>
       </c>
-      <c r="C11" s="1752" t="s">
-[...17 lines deleted...]
-      <c r="B12" s="1760">
+      <c r="C20" s="2856" t="s">
+        <v>31</v>
+      </c>
+      <c r="D20" s="2857"/>
+      <c r="E20" s="2858"/>
+      <c r="F20" s="2859"/>
+      <c r="G20" s="2860">
+        <v>0</v>
+      </c>
+      <c r="H20" s="2861"/>
+      <c r="I20" s="2862"/>
+      <c r="J20" s="2863"/>
+      <c r="K20" s="2864"/>
+      <c r="L20" s="2865"/>
+      <c r="M20" s="2866">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="2867" t="s">
+        <v>246</v>
+      </c>
+      <c r="B21" s="2868">
         <v>2015</v>
       </c>
-      <c r="C12" s="1761" t="s">
-[...101 lines deleted...]
-      <c r="I16" s="1803">
+      <c r="C21" s="2869" t="s">
+        <v>30</v>
+      </c>
+      <c r="D21" s="2870"/>
+      <c r="E21" s="2871"/>
+      <c r="F21" s="2872"/>
+      <c r="G21" s="2873"/>
+      <c r="H21" s="2874"/>
+      <c r="I21" s="2875">
+        <v>0</v>
+      </c>
+      <c r="J21" s="2876"/>
+      <c r="K21" s="2877"/>
+      <c r="L21" s="2878"/>
+      <c r="M21" s="2879">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:M9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I6" sqref="I6"/>
+      <selection activeCell="M9" sqref="M9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
-[...8 lines deleted...]
-      <c r="B2" s="1806" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="2880" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="2881" t="s">
         <v>40</v>
       </c>
-      <c r="C2" s="1807" t="s">
+      <c r="B2" s="2882" t="s">
         <v>41</v>
       </c>
-      <c r="D2" s="1808" t="s">
-[...5 lines deleted...]
-      <c r="F2" s="1810" t="s">
+      <c r="C2" s="2883" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2" s="2884" t="s">
+        <v>91</v>
+      </c>
+      <c r="E2" s="2885" t="s">
         <v>44</v>
       </c>
-      <c r="G2" s="1811" t="s">
-[...5 lines deleted...]
-      <c r="I2" s="1813" t="s">
+      <c r="F2" s="2886" t="s">
+        <v>45</v>
+      </c>
+      <c r="G2" s="2887" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2" s="2888" t="s">
+        <v>91</v>
+      </c>
+      <c r="I2" s="2889" t="s">
+        <v>46</v>
+      </c>
+      <c r="J2" s="2890" t="s">
+        <v>45</v>
+      </c>
+      <c r="K2" s="2891" t="s">
+        <v>46</v>
+      </c>
+      <c r="L2" s="2892" t="s">
+        <v>45</v>
+      </c>
+      <c r="M2" s="2893" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
-[...3 lines deleted...]
-      <c r="B3" s="1815">
+    <row r="3" spans="1:13">
+      <c r="A3" s="2894" t="s">
+        <v>248</v>
+      </c>
+      <c r="B3" s="2895">
         <v>2014</v>
       </c>
-      <c r="C3" s="1816" t="s">
+      <c r="C3" s="2896" t="s">
         <v>28</v>
       </c>
-      <c r="D3" s="1817">
+      <c r="D3" s="2897">
         <v>12</v>
       </c>
-      <c r="E3" s="1818">
+      <c r="E3" s="2898">
         <v>12</v>
       </c>
-      <c r="F3" s="1819">
+      <c r="F3" s="2899">
         <v>12</v>
       </c>
-      <c r="G3" s="1820">
+      <c r="G3" s="2900">
         <v>12</v>
       </c>
-      <c r="H3" s="1821"/>
-[...8 lines deleted...]
-      <c r="B4" s="1824">
+      <c r="H3" s="2901">
+        <v>12</v>
+      </c>
+      <c r="I3" s="2902">
+        <v>12</v>
+      </c>
+      <c r="J3" s="2903">
+        <v>12</v>
+      </c>
+      <c r="K3" s="2904">
+        <v>12</v>
+      </c>
+      <c r="L3" s="2905"/>
+      <c r="M3" s="2906">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="2907" t="s">
+        <v>249</v>
+      </c>
+      <c r="B4" s="2908">
         <v>2014</v>
       </c>
-      <c r="C4" s="1825" t="s">
+      <c r="C4" s="2909" t="s">
         <v>28</v>
       </c>
-      <c r="D4" s="1826"/>
-      <c r="E4" s="1827">
+      <c r="D4" s="2910"/>
+      <c r="E4" s="2911">
         <v>9</v>
       </c>
-      <c r="F4" s="1828">
+      <c r="F4" s="2912">
         <v>9</v>
       </c>
-      <c r="G4" s="1829">
+      <c r="G4" s="2913">
         <v>9</v>
       </c>
-      <c r="H4" s="1830"/>
-[...8 lines deleted...]
-      <c r="B5" s="1833">
+      <c r="H4" s="2914">
+        <v>9</v>
+      </c>
+      <c r="I4" s="2915">
+        <v>9</v>
+      </c>
+      <c r="J4" s="2916">
+        <v>9</v>
+      </c>
+      <c r="K4" s="2917">
+        <v>7</v>
+      </c>
+      <c r="L4" s="2918"/>
+      <c r="M4" s="2919">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="2920" t="s">
+        <v>250</v>
+      </c>
+      <c r="B5" s="2921">
+        <v>2004</v>
+      </c>
+      <c r="C5" s="2922" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" s="2923">
+        <v>9</v>
+      </c>
+      <c r="E5" s="2924"/>
+      <c r="F5" s="2925"/>
+      <c r="G5" s="2926"/>
+      <c r="H5" s="2927"/>
+      <c r="I5" s="2928"/>
+      <c r="J5" s="2929"/>
+      <c r="K5" s="2930"/>
+      <c r="L5" s="2931"/>
+      <c r="M5" s="2932">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="2933" t="s">
+        <v>251</v>
+      </c>
+      <c r="B6" s="2934">
         <v>2014</v>
       </c>
-      <c r="C5" s="1834" t="s">
+      <c r="C6" s="2935" t="s">
         <v>29</v>
       </c>
-      <c r="D5" s="1835">
+      <c r="D6" s="2936"/>
+      <c r="E6" s="2937"/>
+      <c r="F6" s="2938"/>
+      <c r="G6" s="2939"/>
+      <c r="H6" s="2940"/>
+      <c r="I6" s="2941"/>
+      <c r="J6" s="2942"/>
+      <c r="K6" s="2943">
         <v>9</v>
       </c>
-      <c r="E5" s="1836"/>
-[...3 lines deleted...]
-      <c r="I5" s="1840">
+      <c r="L6" s="2944"/>
+      <c r="M6" s="2945">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
-[...3 lines deleted...]
-      <c r="B6" s="1842">
+    <row r="7" spans="1:13">
+      <c r="A7" s="2946" t="s">
+        <v>252</v>
+      </c>
+      <c r="B7" s="2947">
         <v>2014</v>
       </c>
-      <c r="C6" s="1843" t="s">
+      <c r="C7" s="2948" t="s">
         <v>29</v>
       </c>
-      <c r="D6" s="1844"/>
-      <c r="E6" s="1845">
+      <c r="D7" s="2949"/>
+      <c r="E7" s="2950">
         <v>7</v>
       </c>
-      <c r="F6" s="1846"/>
-[...2 lines deleted...]
-      <c r="I6" s="1849">
+      <c r="F7" s="2951"/>
+      <c r="G7" s="2952"/>
+      <c r="H7" s="2953"/>
+      <c r="I7" s="2954"/>
+      <c r="J7" s="2955"/>
+      <c r="K7" s="2956"/>
+      <c r="L7" s="2957"/>
+      <c r="M7" s="2958">
         <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="2959" t="s">
+        <v>253</v>
+      </c>
+      <c r="B8" s="2960">
+        <v>2014</v>
+      </c>
+      <c r="C8" s="2961" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="2962"/>
+      <c r="E8" s="2963"/>
+      <c r="F8" s="2964"/>
+      <c r="G8" s="2965"/>
+      <c r="H8" s="2966">
+        <v>7</v>
+      </c>
+      <c r="I8" s="2967"/>
+      <c r="J8" s="2968"/>
+      <c r="K8" s="2969"/>
+      <c r="L8" s="2970"/>
+      <c r="M8" s="2971">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="2972" t="s">
+        <v>254</v>
+      </c>
+      <c r="B9" s="2973">
+        <v>2014</v>
+      </c>
+      <c r="C9" s="2974" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="2975"/>
+      <c r="E9" s="2976"/>
+      <c r="F9" s="2977"/>
+      <c r="G9" s="2978"/>
+      <c r="H9" s="2979"/>
+      <c r="I9" s="2980"/>
+      <c r="J9" s="2981"/>
+      <c r="K9" s="2982">
+        <v>6</v>
+      </c>
+      <c r="L9" s="2983"/>
+      <c r="M9" s="2984">
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:M14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I8" sqref="I8"/>
+      <selection activeCell="M14" sqref="M14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
-[...5 lines deleted...]
-      <c r="A2" s="1851" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="2985" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="2986" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="2987" t="s">
+        <v>41</v>
+      </c>
+      <c r="C2" s="2988" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2" s="2989" t="s">
+        <v>91</v>
+      </c>
+      <c r="E2" s="2990" t="s">
+        <v>44</v>
+      </c>
+      <c r="F2" s="2991" t="s">
+        <v>45</v>
+      </c>
+      <c r="G2" s="2992" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2" s="2993" t="s">
+        <v>91</v>
+      </c>
+      <c r="I2" s="2994" t="s">
+        <v>46</v>
+      </c>
+      <c r="J2" s="2995" t="s">
+        <v>45</v>
+      </c>
+      <c r="K2" s="2996" t="s">
+        <v>45</v>
+      </c>
+      <c r="L2" s="2997" t="s">
+        <v>45</v>
+      </c>
+      <c r="M2" s="2998" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="2999" t="s">
+        <v>256</v>
+      </c>
+      <c r="B3" s="3000">
+        <v>2016</v>
+      </c>
+      <c r="C3" s="3001" t="s">
+        <v>28</v>
+      </c>
+      <c r="D3" s="3002">
+        <v>12</v>
+      </c>
+      <c r="E3" s="3003">
+        <v>12</v>
+      </c>
+      <c r="F3" s="3004">
+        <v>12</v>
+      </c>
+      <c r="G3" s="3005"/>
+      <c r="H3" s="3006">
+        <v>9</v>
+      </c>
+      <c r="I3" s="3007">
+        <v>9</v>
+      </c>
+      <c r="J3" s="3008">
+        <v>12</v>
+      </c>
+      <c r="K3" s="3009">
+        <v>9</v>
+      </c>
+      <c r="L3" s="3010"/>
+      <c r="M3" s="3011">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="3012" t="s">
+        <v>257</v>
+      </c>
+      <c r="B4" s="3013">
+        <v>2016</v>
+      </c>
+      <c r="C4" s="3014" t="s">
+        <v>28</v>
+      </c>
+      <c r="D4" s="3015"/>
+      <c r="E4" s="3016">
+        <v>6</v>
+      </c>
+      <c r="F4" s="3017">
+        <v>6</v>
+      </c>
+      <c r="G4" s="3018">
+        <v>7</v>
+      </c>
+      <c r="H4" s="3019"/>
+      <c r="I4" s="3020">
+        <v>7</v>
+      </c>
+      <c r="J4" s="3021">
+        <v>6</v>
+      </c>
+      <c r="K4" s="3022">
+        <v>12</v>
+      </c>
+      <c r="L4" s="3023"/>
+      <c r="M4" s="3024">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="3025" t="s">
+        <v>258</v>
+      </c>
+      <c r="B5" s="3026">
+        <v>2016</v>
+      </c>
+      <c r="C5" s="3027" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" s="3028"/>
+      <c r="E5" s="3029"/>
+      <c r="F5" s="3030"/>
+      <c r="G5" s="3031"/>
+      <c r="H5" s="3032">
+        <v>12</v>
+      </c>
+      <c r="I5" s="3033">
+        <v>12</v>
+      </c>
+      <c r="J5" s="3034">
+        <v>9</v>
+      </c>
+      <c r="K5" s="3035">
+        <v>7</v>
+      </c>
+      <c r="L5" s="3036"/>
+      <c r="M5" s="3037">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="3038" t="s">
+        <v>259</v>
+      </c>
+      <c r="B6" s="3039">
+        <v>2016</v>
+      </c>
+      <c r="C6" s="3040" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" s="3041">
+        <v>9</v>
+      </c>
+      <c r="E6" s="3042">
+        <v>9</v>
+      </c>
+      <c r="F6" s="3043">
+        <v>9</v>
+      </c>
+      <c r="G6" s="3044">
+        <v>12</v>
+      </c>
+      <c r="H6" s="3045"/>
+      <c r="I6" s="3046"/>
+      <c r="J6" s="3047"/>
+      <c r="K6" s="3048"/>
+      <c r="L6" s="3049"/>
+      <c r="M6" s="3050">
         <v>39</v>
       </c>
-      <c r="B2" s="1852" t="s">
-[...28 lines deleted...]
-      <c r="B3" s="1861">
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="3051" t="s">
+        <v>260</v>
+      </c>
+      <c r="B7" s="3052">
         <v>2016</v>
       </c>
-      <c r="C3" s="1862" t="s">
+      <c r="C7" s="3053" t="s">
         <v>28</v>
       </c>
-      <c r="D3" s="1863">
+      <c r="D7" s="3054"/>
+      <c r="E7" s="3055">
+        <v>7</v>
+      </c>
+      <c r="F7" s="3056">
+        <v>7</v>
+      </c>
+      <c r="G7" s="3057">
         <v>9</v>
       </c>
-      <c r="E3" s="1864">
-[...17 lines deleted...]
-      <c r="B4" s="1870">
+      <c r="H7" s="3058">
+        <v>7</v>
+      </c>
+      <c r="I7" s="3059"/>
+      <c r="J7" s="3060"/>
+      <c r="K7" s="3061">
+        <v>6</v>
+      </c>
+      <c r="L7" s="3062"/>
+      <c r="M7" s="3063">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="3064" t="s">
+        <v>261</v>
+      </c>
+      <c r="B8" s="3065">
         <v>2016</v>
       </c>
-      <c r="C4" s="1871" t="s">
+      <c r="C8" s="3066" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8" s="3067"/>
+      <c r="E8" s="3068"/>
+      <c r="F8" s="3069"/>
+      <c r="G8" s="3070"/>
+      <c r="H8" s="3071">
+        <v>4</v>
+      </c>
+      <c r="I8" s="3072">
+        <v>5</v>
+      </c>
+      <c r="J8" s="3073">
+        <v>5</v>
+      </c>
+      <c r="K8" s="3074">
+        <v>5</v>
+      </c>
+      <c r="L8" s="3075"/>
+      <c r="M8" s="3076">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="3077" t="s">
+        <v>262</v>
+      </c>
+      <c r="B9" s="3078">
+        <v>2018</v>
+      </c>
+      <c r="C9" s="3079" t="s">
         <v>28</v>
       </c>
-      <c r="D4" s="1872">
-[...18 lines deleted...]
-      <c r="B5" s="1879">
+      <c r="D9" s="3080"/>
+      <c r="E9" s="3081"/>
+      <c r="F9" s="3082"/>
+      <c r="G9" s="3083"/>
+      <c r="H9" s="3084">
+        <v>5</v>
+      </c>
+      <c r="I9" s="3085">
+        <v>4</v>
+      </c>
+      <c r="J9" s="3086">
+        <v>4</v>
+      </c>
+      <c r="K9" s="3087">
+        <v>4</v>
+      </c>
+      <c r="L9" s="3088"/>
+      <c r="M9" s="3089">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="3090" t="s">
+        <v>263</v>
+      </c>
+      <c r="B10" s="3091">
         <v>2016</v>
       </c>
-      <c r="C5" s="1880" t="s">
-[...3 lines deleted...]
-      <c r="E5" s="1882">
+      <c r="C10" s="3092" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" s="3093"/>
+      <c r="E10" s="3094"/>
+      <c r="F10" s="3095"/>
+      <c r="G10" s="3096"/>
+      <c r="H10" s="3097"/>
+      <c r="I10" s="3098">
+        <v>6</v>
+      </c>
+      <c r="J10" s="3099">
         <v>7</v>
       </c>
-      <c r="F5" s="1883">
+      <c r="K10" s="3100"/>
+      <c r="L10" s="3101"/>
+      <c r="M10" s="3102">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="3103" t="s">
+        <v>264</v>
+      </c>
+      <c r="B11" s="3104">
+        <v>2017</v>
+      </c>
+      <c r="C11" s="3105" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" s="3106"/>
+      <c r="E11" s="3107">
+        <v>5</v>
+      </c>
+      <c r="F11" s="3108">
+        <v>5</v>
+      </c>
+      <c r="G11" s="3109"/>
+      <c r="H11" s="3110">
+        <v>3</v>
+      </c>
+      <c r="I11" s="3111"/>
+      <c r="J11" s="3112"/>
+      <c r="K11" s="3113"/>
+      <c r="L11" s="3114"/>
+      <c r="M11" s="3115">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="3116" t="s">
+        <v>265</v>
+      </c>
+      <c r="B12" s="3117">
+        <v>2016</v>
+      </c>
+      <c r="C12" s="3118" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" s="3119">
         <v>7</v>
       </c>
-      <c r="G5" s="1884">
-[...11 lines deleted...]
-      <c r="B6" s="1888">
+      <c r="E12" s="3120"/>
+      <c r="F12" s="3121"/>
+      <c r="G12" s="3122"/>
+      <c r="H12" s="3123">
+        <v>6</v>
+      </c>
+      <c r="I12" s="3124"/>
+      <c r="J12" s="3125"/>
+      <c r="K12" s="3126"/>
+      <c r="L12" s="3127"/>
+      <c r="M12" s="3128">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="3129" t="s">
+        <v>266</v>
+      </c>
+      <c r="B13" s="3130">
+        <v>2017</v>
+      </c>
+      <c r="C13" s="3131" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" s="3132"/>
+      <c r="E13" s="3133"/>
+      <c r="F13" s="3134"/>
+      <c r="G13" s="3135"/>
+      <c r="H13" s="3136">
+        <v>2</v>
+      </c>
+      <c r="I13" s="3137">
+        <v>3</v>
+      </c>
+      <c r="J13" s="3138">
+        <v>3</v>
+      </c>
+      <c r="K13" s="3139"/>
+      <c r="L13" s="3140"/>
+      <c r="M13" s="3141">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="3142" t="s">
+        <v>267</v>
+      </c>
+      <c r="B14" s="3143">
         <v>2016</v>
       </c>
-      <c r="C6" s="1889" t="s">
-[...58 lines deleted...]
-        <v>7</v>
+      <c r="C14" s="3144" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" s="3145"/>
+      <c r="E14" s="3146"/>
+      <c r="F14" s="3147"/>
+      <c r="G14" s="3148"/>
+      <c r="H14" s="3149"/>
+      <c r="I14" s="3150"/>
+      <c r="J14" s="3151"/>
+      <c r="K14" s="3152"/>
+      <c r="L14" s="3153"/>
+      <c r="M14" s="3154">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:M10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I8" sqref="I8"/>
+      <selection activeCell="M10" sqref="M10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
-[...8 lines deleted...]
-      <c r="B2" s="1916" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="3155" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="3156" t="s">
         <v>40</v>
       </c>
-      <c r="C2" s="1917" t="s">
+      <c r="B2" s="3157" t="s">
         <v>41</v>
       </c>
-      <c r="D2" s="1918" t="s">
-[...5 lines deleted...]
-      <c r="F2" s="1920" t="s">
+      <c r="C2" s="3158" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2" s="3159" t="s">
+        <v>91</v>
+      </c>
+      <c r="E2" s="3160" t="s">
         <v>44</v>
       </c>
-      <c r="G2" s="1921" t="s">
-[...5 lines deleted...]
-      <c r="I2" s="1923" t="s">
+      <c r="F2" s="3161" t="s">
+        <v>45</v>
+      </c>
+      <c r="G2" s="3162" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2" s="3163" t="s">
+        <v>91</v>
+      </c>
+      <c r="I2" s="3164" t="s">
+        <v>46</v>
+      </c>
+      <c r="J2" s="3165" t="s">
+        <v>45</v>
+      </c>
+      <c r="K2" s="3166" t="s">
+        <v>46</v>
+      </c>
+      <c r="L2" s="3167" t="s">
+        <v>45</v>
+      </c>
+      <c r="M2" s="3168" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
-[...3 lines deleted...]
-      <c r="B3" s="1925">
+    <row r="3" spans="1:13">
+      <c r="A3" s="3169" t="s">
+        <v>269</v>
+      </c>
+      <c r="B3" s="3170">
         <v>2016</v>
       </c>
-      <c r="C3" s="1926" t="s">
+      <c r="C3" s="3171" t="s">
         <v>28</v>
       </c>
-      <c r="D3" s="1927">
+      <c r="D3" s="3172">
         <v>12</v>
       </c>
-      <c r="E3" s="1928">
+      <c r="E3" s="3173">
         <v>12</v>
       </c>
-      <c r="F3" s="1929">
+      <c r="F3" s="3174">
         <v>12</v>
       </c>
-      <c r="G3" s="1930">
+      <c r="G3" s="3175">
         <v>9</v>
       </c>
-      <c r="H3" s="1931"/>
-[...8 lines deleted...]
-      <c r="B4" s="1934">
+      <c r="H3" s="3176">
+        <v>12</v>
+      </c>
+      <c r="I3" s="3177"/>
+      <c r="J3" s="3178"/>
+      <c r="K3" s="3179">
+        <v>12</v>
+      </c>
+      <c r="L3" s="3180"/>
+      <c r="M3" s="3181">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="3182" t="s">
+        <v>270</v>
+      </c>
+      <c r="B4" s="3183">
         <v>2018</v>
       </c>
-      <c r="C4" s="1935" t="s">
+      <c r="C4" s="3184" t="s">
+        <v>29</v>
+      </c>
+      <c r="D4" s="3185">
+        <v>5</v>
+      </c>
+      <c r="E4" s="3186">
+        <v>7</v>
+      </c>
+      <c r="F4" s="3187">
+        <v>7</v>
+      </c>
+      <c r="G4" s="3188">
+        <v>6</v>
+      </c>
+      <c r="H4" s="3189">
+        <v>6</v>
+      </c>
+      <c r="I4" s="3190">
+        <v>7</v>
+      </c>
+      <c r="J4" s="3191">
+        <v>12</v>
+      </c>
+      <c r="K4" s="3192">
+        <v>12</v>
+      </c>
+      <c r="L4" s="3193"/>
+      <c r="M4" s="3194">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="3195" t="s">
+        <v>271</v>
+      </c>
+      <c r="B5" s="3196">
+        <v>2016</v>
+      </c>
+      <c r="C5" s="3197" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="3198">
+        <v>6</v>
+      </c>
+      <c r="E5" s="3199">
+        <v>6</v>
+      </c>
+      <c r="F5" s="3200"/>
+      <c r="G5" s="3201">
+        <v>7</v>
+      </c>
+      <c r="H5" s="3202">
+        <v>9</v>
+      </c>
+      <c r="I5" s="3203">
+        <v>12</v>
+      </c>
+      <c r="J5" s="3204">
+        <v>9</v>
+      </c>
+      <c r="K5" s="3205">
+        <v>7</v>
+      </c>
+      <c r="L5" s="3206"/>
+      <c r="M5" s="3207">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="3208" t="s">
+        <v>272</v>
+      </c>
+      <c r="B6" s="3209">
+        <v>2018</v>
+      </c>
+      <c r="C6" s="3210" t="s">
         <v>28</v>
       </c>
-      <c r="D4" s="1936">
+      <c r="D6" s="3211">
         <v>9</v>
       </c>
-      <c r="E4" s="1937">
+      <c r="E6" s="3212">
         <v>9</v>
       </c>
-      <c r="F4" s="1938">
+      <c r="F6" s="3213">
         <v>9</v>
       </c>
-      <c r="G4" s="1939">
+      <c r="G6" s="3214">
         <v>5</v>
       </c>
-      <c r="H4" s="1940"/>
-[...8 lines deleted...]
-      <c r="B5" s="1943">
+      <c r="H6" s="3215">
+        <v>7</v>
+      </c>
+      <c r="I6" s="3216">
+        <v>9</v>
+      </c>
+      <c r="J6" s="3217">
+        <v>7</v>
+      </c>
+      <c r="K6" s="3218">
+        <v>6</v>
+      </c>
+      <c r="L6" s="3219"/>
+      <c r="M6" s="3220">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="3221" t="s">
+        <v>273</v>
+      </c>
+      <c r="B7" s="3222">
         <v>2018</v>
       </c>
-      <c r="C5" s="1944" t="s">
+      <c r="C7" s="3223" t="s">
+        <v>31</v>
+      </c>
+      <c r="D7" s="3224"/>
+      <c r="E7" s="3225"/>
+      <c r="F7" s="3226"/>
+      <c r="G7" s="3227"/>
+      <c r="H7" s="3228">
+        <v>5</v>
+      </c>
+      <c r="I7" s="3229">
+        <v>6</v>
+      </c>
+      <c r="J7" s="3230">
+        <v>6</v>
+      </c>
+      <c r="K7" s="3231">
+        <v>5</v>
+      </c>
+      <c r="L7" s="3232"/>
+      <c r="M7" s="3233">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="3234" t="s">
+        <v>274</v>
+      </c>
+      <c r="B8" s="3235">
+        <v>2019</v>
+      </c>
+      <c r="C8" s="3236" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" s="3237"/>
+      <c r="E8" s="3238"/>
+      <c r="F8" s="3239"/>
+      <c r="G8" s="3240">
+        <v>4</v>
+      </c>
+      <c r="H8" s="3241">
+        <v>3</v>
+      </c>
+      <c r="I8" s="3242">
+        <v>5</v>
+      </c>
+      <c r="J8" s="3243">
+        <v>5</v>
+      </c>
+      <c r="K8" s="3244">
+        <v>4</v>
+      </c>
+      <c r="L8" s="3245"/>
+      <c r="M8" s="3246">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="3247" t="s">
+        <v>275</v>
+      </c>
+      <c r="B9" s="3248">
+        <v>2016</v>
+      </c>
+      <c r="C9" s="3249" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9" s="3250">
+        <v>7</v>
+      </c>
+      <c r="E9" s="3251"/>
+      <c r="F9" s="3252"/>
+      <c r="G9" s="3253">
+        <v>12</v>
+      </c>
+      <c r="H9" s="3254"/>
+      <c r="I9" s="3255"/>
+      <c r="J9" s="3256"/>
+      <c r="K9" s="3257"/>
+      <c r="L9" s="3258"/>
+      <c r="M9" s="3259">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="3260" t="s">
+        <v>276</v>
+      </c>
+      <c r="B10" s="3261">
+        <v>2019</v>
+      </c>
+      <c r="C10" s="3262" t="s">
         <v>29</v>
       </c>
-      <c r="D5" s="1945">
-[...77 lines deleted...]
-      <c r="G8" s="1975">
+      <c r="D10" s="3263"/>
+      <c r="E10" s="3264"/>
+      <c r="F10" s="3265"/>
+      <c r="G10" s="3266"/>
+      <c r="H10" s="3267">
         <v>4</v>
       </c>
-      <c r="H8" s="1976"/>
-      <c r="I8" s="1977">
+      <c r="I10" s="3268"/>
+      <c r="J10" s="3269"/>
+      <c r="K10" s="3270"/>
+      <c r="L10" s="3271"/>
+      <c r="M10" s="3272">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K42"/>
+  <dimension ref="A1:P56"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E42" sqref="E42"/>
+      <selection activeCell="E56" sqref="E56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
-[...5 lines deleted...]
-      <c r="A2" s="310" t="s">
+    <row r="1" spans="1:16">
+      <c r="A1" s="337" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="311" t="s">
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="338" t="s">
         <v>40</v>
       </c>
-      <c r="C2" s="312" t="s">
+      <c r="B2" s="339" t="s">
         <v>41</v>
       </c>
-      <c r="D2" s="313" t="s">
+      <c r="C2" s="340" t="s">
         <v>42</v>
       </c>
-      <c r="E2" s="314" t="s">
+      <c r="D2" s="341" t="s">
         <v>43</v>
       </c>
-      <c r="F2" s="315" t="s">
+      <c r="E2" s="342" t="s">
+        <v>44</v>
+      </c>
+      <c r="F2" s="343" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2" s="344" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2" s="345" t="s">
+        <v>45</v>
+      </c>
+      <c r="I2" s="346" t="s">
+        <v>46</v>
+      </c>
+      <c r="J2" s="347" t="s">
+        <v>43</v>
+      </c>
+      <c r="K2" s="348" t="s">
+        <v>46</v>
+      </c>
+      <c r="L2" s="349" t="s">
+        <v>45</v>
+      </c>
+      <c r="M2" s="350" t="s">
+        <v>46</v>
+      </c>
+      <c r="N2" s="351" t="s">
+        <v>45</v>
+      </c>
+      <c r="O2" s="352" t="s">
+        <v>47</v>
+      </c>
+      <c r="P2" s="353" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="A3" s="354" t="s">
+        <v>48</v>
+      </c>
+      <c r="B3" s="355">
+        <v>2003</v>
+      </c>
+      <c r="C3" s="356" t="s">
+        <v>31</v>
+      </c>
+      <c r="D3" s="357">
+        <v>9</v>
+      </c>
+      <c r="E3" s="358">
+        <v>12</v>
+      </c>
+      <c r="F3" s="359">
+        <v>12</v>
+      </c>
+      <c r="G3" s="360">
+        <v>12</v>
+      </c>
+      <c r="H3" s="361"/>
+      <c r="I3" s="362"/>
+      <c r="J3" s="363">
+        <v>12</v>
+      </c>
+      <c r="K3" s="364">
+        <v>12</v>
+      </c>
+      <c r="L3" s="365">
+        <v>7</v>
+      </c>
+      <c r="M3" s="366"/>
+      <c r="N3" s="367"/>
+      <c r="O3" s="368"/>
+      <c r="P3" s="369">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" s="370" t="s">
+        <v>49</v>
+      </c>
+      <c r="B4" s="371">
+        <v>2002</v>
+      </c>
+      <c r="C4" s="372" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4" s="373"/>
+      <c r="E4" s="374">
+        <v>9</v>
+      </c>
+      <c r="F4" s="375">
+        <v>9</v>
+      </c>
+      <c r="G4" s="376">
+        <v>9</v>
+      </c>
+      <c r="H4" s="377">
+        <v>9</v>
+      </c>
+      <c r="I4" s="378"/>
+      <c r="J4" s="379">
+        <v>7</v>
+      </c>
+      <c r="K4" s="380">
+        <v>7</v>
+      </c>
+      <c r="L4" s="381">
+        <v>12</v>
+      </c>
+      <c r="M4" s="382"/>
+      <c r="N4" s="383"/>
+      <c r="O4" s="384"/>
+      <c r="P4" s="385">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="386" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" s="387">
+        <v>2008</v>
+      </c>
+      <c r="C5" s="388" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5" s="389">
+        <v>12</v>
+      </c>
+      <c r="E5" s="390"/>
+      <c r="F5" s="391"/>
+      <c r="G5" s="392">
+        <v>7</v>
+      </c>
+      <c r="H5" s="393">
+        <v>12</v>
+      </c>
+      <c r="I5" s="394"/>
+      <c r="J5" s="395">
+        <v>9</v>
+      </c>
+      <c r="K5" s="396">
+        <v>9</v>
+      </c>
+      <c r="L5" s="397">
+        <v>9</v>
+      </c>
+      <c r="M5" s="398"/>
+      <c r="N5" s="399"/>
+      <c r="O5" s="400"/>
+      <c r="P5" s="401">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="402" t="s">
+        <v>51</v>
+      </c>
+      <c r="B6" s="403">
+        <v>2005</v>
+      </c>
+      <c r="C6" s="404" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" s="405">
+        <v>6</v>
+      </c>
+      <c r="E6" s="406">
+        <v>6</v>
+      </c>
+      <c r="F6" s="407">
+        <v>5</v>
+      </c>
+      <c r="G6" s="408">
+        <v>4</v>
+      </c>
+      <c r="H6" s="409">
+        <v>3</v>
+      </c>
+      <c r="I6" s="410"/>
+      <c r="J6" s="411">
+        <v>3</v>
+      </c>
+      <c r="K6" s="412">
+        <v>5</v>
+      </c>
+      <c r="L6" s="413">
+        <v>5</v>
+      </c>
+      <c r="M6" s="414"/>
+      <c r="N6" s="415"/>
+      <c r="O6" s="416"/>
+      <c r="P6" s="417">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="418" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="419">
+        <v>1971</v>
+      </c>
+      <c r="C7" s="420" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" s="421">
+        <v>7</v>
+      </c>
+      <c r="E7" s="422">
+        <v>7</v>
+      </c>
+      <c r="F7" s="423">
+        <v>7</v>
+      </c>
+      <c r="G7" s="424"/>
+      <c r="H7" s="425">
+        <v>5</v>
+      </c>
+      <c r="I7" s="426"/>
+      <c r="J7" s="427">
+        <v>4</v>
+      </c>
+      <c r="K7" s="428"/>
+      <c r="L7" s="429"/>
+      <c r="M7" s="430"/>
+      <c r="N7" s="431"/>
+      <c r="O7" s="432"/>
+      <c r="P7" s="433">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="434" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="435">
+        <v>2007</v>
+      </c>
+      <c r="C8" s="436" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" s="437"/>
+      <c r="E8" s="438"/>
+      <c r="F8" s="439"/>
+      <c r="G8" s="440">
+        <v>5</v>
+      </c>
+      <c r="H8" s="441">
+        <v>7</v>
+      </c>
+      <c r="I8" s="442"/>
+      <c r="J8" s="443">
+        <v>5</v>
+      </c>
+      <c r="K8" s="444">
+        <v>6</v>
+      </c>
+      <c r="L8" s="445">
+        <v>6</v>
+      </c>
+      <c r="M8" s="446"/>
+      <c r="N8" s="447"/>
+      <c r="O8" s="448"/>
+      <c r="P8" s="449">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="450" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" s="451">
+        <v>2007</v>
+      </c>
+      <c r="C9" s="452" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="453">
+        <v>5</v>
+      </c>
+      <c r="E9" s="454">
+        <v>4</v>
+      </c>
+      <c r="F9" s="455">
+        <v>4</v>
+      </c>
+      <c r="G9" s="456">
+        <v>2</v>
+      </c>
+      <c r="H9" s="457">
+        <v>4</v>
+      </c>
+      <c r="I9" s="458"/>
+      <c r="J9" s="459">
+        <v>6</v>
+      </c>
+      <c r="K9" s="460"/>
+      <c r="L9" s="461"/>
+      <c r="M9" s="462"/>
+      <c r="N9" s="463"/>
+      <c r="O9" s="464"/>
+      <c r="P9" s="465">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="466" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="467">
+        <v>2004</v>
+      </c>
+      <c r="C10" s="468" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" s="469">
+        <v>2</v>
+      </c>
+      <c r="E10" s="470">
+        <v>3</v>
+      </c>
+      <c r="F10" s="471">
+        <v>6</v>
+      </c>
+      <c r="G10" s="472">
+        <v>1</v>
+      </c>
+      <c r="H10" s="473"/>
+      <c r="I10" s="474"/>
+      <c r="J10" s="475">
+        <v>2</v>
+      </c>
+      <c r="K10" s="476">
+        <v>3</v>
+      </c>
+      <c r="L10" s="477"/>
+      <c r="M10" s="478"/>
+      <c r="N10" s="479"/>
+      <c r="O10" s="480"/>
+      <c r="P10" s="481">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="482" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="483">
+        <v>1991</v>
+      </c>
+      <c r="C11" s="484" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" s="485">
+        <v>4</v>
+      </c>
+      <c r="E11" s="486"/>
+      <c r="F11" s="487"/>
+      <c r="G11" s="488">
+        <v>6</v>
+      </c>
+      <c r="H11" s="489"/>
+      <c r="I11" s="490"/>
+      <c r="J11" s="491"/>
+      <c r="K11" s="492">
+        <v>2</v>
+      </c>
+      <c r="L11" s="493">
+        <v>4</v>
+      </c>
+      <c r="M11" s="494"/>
+      <c r="N11" s="495"/>
+      <c r="O11" s="496"/>
+      <c r="P11" s="497">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="498" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="499">
+        <v>2007</v>
+      </c>
+      <c r="C12" s="500" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" s="501">
+        <v>3</v>
+      </c>
+      <c r="E12" s="502"/>
+      <c r="F12" s="503"/>
+      <c r="G12" s="504">
+        <v>0</v>
+      </c>
+      <c r="H12" s="505">
+        <v>6</v>
+      </c>
+      <c r="I12" s="506"/>
+      <c r="J12" s="507">
+        <v>1</v>
+      </c>
+      <c r="K12" s="508">
+        <v>3</v>
+      </c>
+      <c r="L12" s="509">
+        <v>2</v>
+      </c>
+      <c r="M12" s="510"/>
+      <c r="N12" s="511"/>
+      <c r="O12" s="512"/>
+      <c r="P12" s="513">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="514" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="515">
+        <v>2007</v>
+      </c>
+      <c r="C13" s="516" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" s="517"/>
+      <c r="E13" s="518">
+        <v>5</v>
+      </c>
+      <c r="F13" s="519">
+        <v>2</v>
+      </c>
+      <c r="G13" s="520"/>
+      <c r="H13" s="521"/>
+      <c r="I13" s="522"/>
+      <c r="J13" s="523"/>
+      <c r="K13" s="524">
+        <v>0</v>
+      </c>
+      <c r="L13" s="525">
+        <v>3</v>
+      </c>
+      <c r="M13" s="526"/>
+      <c r="N13" s="527"/>
+      <c r="O13" s="528"/>
+      <c r="P13" s="529">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="530" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="531">
+        <v>2007</v>
+      </c>
+      <c r="C14" s="532" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" s="533">
+        <v>0</v>
+      </c>
+      <c r="E14" s="534">
+        <v>1</v>
+      </c>
+      <c r="F14" s="535"/>
+      <c r="G14" s="536">
+        <v>0</v>
+      </c>
+      <c r="H14" s="537">
+        <v>2</v>
+      </c>
+      <c r="I14" s="538"/>
+      <c r="J14" s="539">
+        <v>0</v>
+      </c>
+      <c r="K14" s="540">
+        <v>2</v>
+      </c>
+      <c r="L14" s="541">
+        <v>3</v>
+      </c>
+      <c r="M14" s="542"/>
+      <c r="N14" s="543"/>
+      <c r="O14" s="544"/>
+      <c r="P14" s="545">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="546" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="547">
+        <v>2002</v>
+      </c>
+      <c r="C15" s="548" t="s">
+        <v>30</v>
+      </c>
+      <c r="D15" s="549"/>
+      <c r="E15" s="550"/>
+      <c r="F15" s="551"/>
+      <c r="G15" s="552"/>
+      <c r="H15" s="553"/>
+      <c r="I15" s="554"/>
+      <c r="J15" s="555"/>
+      <c r="K15" s="556">
+        <v>4</v>
+      </c>
+      <c r="L15" s="557">
+        <v>1</v>
+      </c>
+      <c r="M15" s="558"/>
+      <c r="N15" s="559"/>
+      <c r="O15" s="560"/>
+      <c r="P15" s="561">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" s="562" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="563">
+        <v>2007</v>
+      </c>
+      <c r="C16" s="564" t="s">
+        <v>32</v>
+      </c>
+      <c r="D16" s="565">
+        <v>1</v>
+      </c>
+      <c r="E16" s="566"/>
+      <c r="F16" s="567">
+        <v>3</v>
+      </c>
+      <c r="G16" s="568"/>
+      <c r="H16" s="569"/>
+      <c r="I16" s="570"/>
+      <c r="J16" s="571"/>
+      <c r="K16" s="572"/>
+      <c r="L16" s="573"/>
+      <c r="M16" s="574"/>
+      <c r="N16" s="575"/>
+      <c r="O16" s="576"/>
+      <c r="P16" s="577">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" s="578" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="579">
+        <v>1978</v>
+      </c>
+      <c r="C17" s="580" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17" s="581"/>
+      <c r="E17" s="582">
+        <v>2</v>
+      </c>
+      <c r="F17" s="583"/>
+      <c r="G17" s="584"/>
+      <c r="H17" s="585"/>
+      <c r="I17" s="586"/>
+      <c r="J17" s="587"/>
+      <c r="K17" s="588">
+        <v>1</v>
+      </c>
+      <c r="L17" s="589"/>
+      <c r="M17" s="590"/>
+      <c r="N17" s="591"/>
+      <c r="O17" s="592"/>
+      <c r="P17" s="593">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" s="594" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="595">
+        <v>2004</v>
+      </c>
+      <c r="C18" s="596" t="s">
+        <v>28</v>
+      </c>
+      <c r="D18" s="597"/>
+      <c r="E18" s="598"/>
+      <c r="F18" s="599"/>
+      <c r="G18" s="600">
+        <v>3</v>
+      </c>
+      <c r="H18" s="601"/>
+      <c r="I18" s="602"/>
+      <c r="J18" s="603"/>
+      <c r="K18" s="604"/>
+      <c r="L18" s="605"/>
+      <c r="M18" s="606"/>
+      <c r="N18" s="607"/>
+      <c r="O18" s="608"/>
+      <c r="P18" s="609">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" s="610" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" s="611" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="612" t="s">
+        <v>41</v>
+      </c>
+      <c r="C21" s="613" t="s">
         <v>42</v>
       </c>
-      <c r="G2" s="316" t="s">
+      <c r="D21" s="614" t="s">
         <v>43</v>
       </c>
-      <c r="H2" s="317" t="s">
+      <c r="E21" s="615" t="s">
         <v>44</v>
       </c>
-      <c r="I2" s="318" t="s">
+      <c r="F21" s="616" t="s">
+        <v>43</v>
+      </c>
+      <c r="G21" s="617" t="s">
+        <v>44</v>
+      </c>
+      <c r="H21" s="618" t="s">
         <v>45</v>
       </c>
-      <c r="J2" s="319" t="s">
+      <c r="I21" s="619" t="s">
+        <v>43</v>
+      </c>
+      <c r="J21" s="620" t="s">
+        <v>46</v>
+      </c>
+      <c r="K21" s="621" t="s">
+        <v>45</v>
+      </c>
+      <c r="L21" s="622" t="s">
+        <v>46</v>
+      </c>
+      <c r="M21" s="623" t="s">
+        <v>45</v>
+      </c>
+      <c r="N21" s="624" t="s">
+        <v>47</v>
+      </c>
+      <c r="O21" s="625" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22" s="626" t="s">
+        <v>65</v>
+      </c>
+      <c r="B22" s="627">
+        <v>1973</v>
+      </c>
+      <c r="C22" s="628" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22" s="629">
+        <v>12</v>
+      </c>
+      <c r="E22" s="630">
+        <v>9</v>
+      </c>
+      <c r="F22" s="631">
+        <v>12</v>
+      </c>
+      <c r="G22" s="632"/>
+      <c r="H22" s="633">
+        <v>12</v>
+      </c>
+      <c r="I22" s="634"/>
+      <c r="J22" s="635">
+        <v>7</v>
+      </c>
+      <c r="K22" s="636">
+        <v>9</v>
+      </c>
+      <c r="L22" s="637"/>
+      <c r="M22" s="638"/>
+      <c r="N22" s="639"/>
+      <c r="O22" s="640">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" s="641" t="s">
+        <v>66</v>
+      </c>
+      <c r="B23" s="642">
+        <v>1999</v>
+      </c>
+      <c r="C23" s="643" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="644"/>
+      <c r="E23" s="645">
+        <v>12</v>
+      </c>
+      <c r="F23" s="646">
+        <v>9</v>
+      </c>
+      <c r="G23" s="647">
+        <v>12</v>
+      </c>
+      <c r="H23" s="648"/>
+      <c r="I23" s="649"/>
+      <c r="J23" s="650">
+        <v>12</v>
+      </c>
+      <c r="K23" s="651">
+        <v>12</v>
+      </c>
+      <c r="L23" s="652"/>
+      <c r="M23" s="653"/>
+      <c r="N23" s="654"/>
+      <c r="O23" s="655">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" s="656" t="s">
+        <v>67</v>
+      </c>
+      <c r="B24" s="657">
+        <v>2005</v>
+      </c>
+      <c r="C24" s="658" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="659"/>
+      <c r="E24" s="660"/>
+      <c r="F24" s="661"/>
+      <c r="G24" s="662">
+        <v>7</v>
+      </c>
+      <c r="H24" s="663">
+        <v>9</v>
+      </c>
+      <c r="I24" s="664">
+        <v>12</v>
+      </c>
+      <c r="J24" s="665"/>
+      <c r="K24" s="666">
+        <v>6</v>
+      </c>
+      <c r="L24" s="667"/>
+      <c r="M24" s="668"/>
+      <c r="N24" s="669"/>
+      <c r="O24" s="670">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" s="671" t="s">
+        <v>68</v>
+      </c>
+      <c r="B25" s="672">
+        <v>1991</v>
+      </c>
+      <c r="C25" s="673" t="s">
+        <v>31</v>
+      </c>
+      <c r="D25" s="674"/>
+      <c r="E25" s="675"/>
+      <c r="F25" s="676"/>
+      <c r="G25" s="677">
+        <v>9</v>
+      </c>
+      <c r="H25" s="678">
+        <v>0</v>
+      </c>
+      <c r="I25" s="679">
+        <v>9</v>
+      </c>
+      <c r="J25" s="680">
+        <v>9</v>
+      </c>
+      <c r="K25" s="681">
+        <v>7</v>
+      </c>
+      <c r="L25" s="682"/>
+      <c r="M25" s="683"/>
+      <c r="N25" s="684"/>
+      <c r="O25" s="685">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" s="686" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" s="687" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" s="688" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="689" t="s">
         <v>42</v>
       </c>
-      <c r="K2" s="320" t="s">
+      <c r="D28" s="690" t="s">
+        <v>44</v>
+      </c>
+      <c r="E28" s="691" t="s">
+        <v>45</v>
+      </c>
+      <c r="F28" s="692" t="s">
+        <v>43</v>
+      </c>
+      <c r="G28" s="693" t="s">
+        <v>70</v>
+      </c>
+      <c r="H28" s="694" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
-[...53 lines deleted...]
-      <c r="K4" s="342">
+    <row r="29" spans="1:16">
+      <c r="A29" s="695" t="s">
+        <v>71</v>
+      </c>
+      <c r="B29" s="696">
+        <v>1978</v>
+      </c>
+      <c r="C29" s="697" t="s">
+        <v>72</v>
+      </c>
+      <c r="D29" s="698"/>
+      <c r="E29" s="699"/>
+      <c r="F29" s="700">
+        <v>0</v>
+      </c>
+      <c r="G29" s="701"/>
+      <c r="H29" s="702">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" s="703" t="s">
+        <v>73</v>
+      </c>
+      <c r="B30" s="704">
+        <v>2007</v>
+      </c>
+      <c r="C30" s="705" t="s">
+        <v>74</v>
+      </c>
+      <c r="D30" s="706"/>
+      <c r="E30" s="707"/>
+      <c r="F30" s="708">
+        <v>0</v>
+      </c>
+      <c r="G30" s="709"/>
+      <c r="H30" s="710">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="A31" s="711" t="s">
+        <v>75</v>
+      </c>
+      <c r="B31" s="712">
+        <v>1984</v>
+      </c>
+      <c r="C31" s="713" t="s">
+        <v>72</v>
+      </c>
+      <c r="D31" s="714"/>
+      <c r="E31" s="715"/>
+      <c r="F31" s="716">
+        <v>0</v>
+      </c>
+      <c r="G31" s="717"/>
+      <c r="H31" s="718">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="A32" s="719" t="s">
+        <v>76</v>
+      </c>
+      <c r="B32" s="720">
+        <v>1981</v>
+      </c>
+      <c r="C32" s="721" t="s">
+        <v>72</v>
+      </c>
+      <c r="D32" s="722"/>
+      <c r="E32" s="723"/>
+      <c r="F32" s="724">
+        <v>0</v>
+      </c>
+      <c r="G32" s="725"/>
+      <c r="H32" s="726">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16">
+      <c r="A33" s="727" t="s">
+        <v>77</v>
+      </c>
+      <c r="B33" s="728">
+        <v>1992</v>
+      </c>
+      <c r="C33" s="729" t="s">
+        <v>78</v>
+      </c>
+      <c r="D33" s="730"/>
+      <c r="E33" s="731"/>
+      <c r="F33" s="732">
+        <v>0</v>
+      </c>
+      <c r="G33" s="733"/>
+      <c r="H33" s="734">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16">
+      <c r="A34" s="735" t="s">
+        <v>79</v>
+      </c>
+      <c r="B34" s="736">
+        <v>1993</v>
+      </c>
+      <c r="C34" s="737"/>
+      <c r="D34" s="738"/>
+      <c r="E34" s="739"/>
+      <c r="F34" s="740">
+        <v>0</v>
+      </c>
+      <c r="G34" s="741"/>
+      <c r="H34" s="742">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16">
+      <c r="A35" s="743" t="s">
+        <v>80</v>
+      </c>
+      <c r="B35" s="744">
+        <v>1967</v>
+      </c>
+      <c r="C35" s="745"/>
+      <c r="D35" s="746"/>
+      <c r="E35" s="747"/>
+      <c r="F35" s="748">
+        <v>0</v>
+      </c>
+      <c r="G35" s="749"/>
+      <c r="H35" s="750">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16">
+      <c r="A36" s="751" t="s">
+        <v>81</v>
+      </c>
+      <c r="B36" s="752">
+        <v>1965</v>
+      </c>
+      <c r="C36" s="753" t="s">
+        <v>72</v>
+      </c>
+      <c r="D36" s="754"/>
+      <c r="E36" s="755"/>
+      <c r="F36" s="756">
+        <v>0</v>
+      </c>
+      <c r="G36" s="757"/>
+      <c r="H36" s="758">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16">
+      <c r="A38" s="759" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16">
+      <c r="A39" s="760" t="s">
+        <v>40</v>
+      </c>
+      <c r="B39" s="761" t="s">
+        <v>41</v>
+      </c>
+      <c r="C39" s="762" t="s">
+        <v>42</v>
+      </c>
+      <c r="D39" s="763" t="s">
+        <v>43</v>
+      </c>
+      <c r="E39" s="764" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16">
+      <c r="A41" s="765" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16">
+      <c r="A42" s="766" t="s">
+        <v>40</v>
+      </c>
+      <c r="B42" s="767" t="s">
+        <v>41</v>
+      </c>
+      <c r="C42" s="768" t="s">
+        <v>42</v>
+      </c>
+      <c r="D42" s="769" t="s">
+        <v>43</v>
+      </c>
+      <c r="E42" s="770" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16">
+      <c r="A44" s="771" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16">
+      <c r="A45" s="772" t="s">
+        <v>40</v>
+      </c>
+      <c r="B45" s="773" t="s">
+        <v>41</v>
+      </c>
+      <c r="C45" s="774" t="s">
+        <v>42</v>
+      </c>
+      <c r="D45" s="775" t="s">
+        <v>43</v>
+      </c>
+      <c r="E45" s="776" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16">
+      <c r="A46" s="777" t="s">
+        <v>85</v>
+      </c>
+      <c r="B46" s="778">
+        <v>1964</v>
+      </c>
+      <c r="C46" s="779" t="s">
+        <v>34</v>
+      </c>
+      <c r="D46" s="780">
+        <v>0</v>
+      </c>
+      <c r="E46" s="781">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16">
+      <c r="A47" s="782" t="s">
+        <v>86</v>
+      </c>
+      <c r="B47" s="783">
+        <v>1986</v>
+      </c>
+      <c r="C47" s="784" t="s">
+        <v>29</v>
+      </c>
+      <c r="D47" s="785">
+        <v>0</v>
+      </c>
+      <c r="E47" s="786">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16">
+      <c r="A48" s="787" t="s">
+        <v>87</v>
+      </c>
+      <c r="B48" s="788">
+        <v>1979</v>
+      </c>
+      <c r="C48" s="789" t="s">
         <v>36</v>
       </c>
-    </row>
-[...176 lines deleted...]
-      <c r="B11" s="410">
+      <c r="D48" s="790">
+        <v>0</v>
+      </c>
+      <c r="E48" s="791">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16">
+      <c r="A49" s="792" t="s">
+        <v>88</v>
+      </c>
+      <c r="B49" s="793">
+        <v>1975</v>
+      </c>
+      <c r="C49" s="794"/>
+      <c r="D49" s="795">
+        <v>0</v>
+      </c>
+      <c r="E49" s="796">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16">
+      <c r="A50" s="797" t="s">
+        <v>89</v>
+      </c>
+      <c r="B50" s="798">
         <v>1991</v>
       </c>
-      <c r="C11" s="411" t="s">
-[...178 lines deleted...]
-      <c r="B20" s="488" t="s">
+      <c r="C50" s="799"/>
+      <c r="D50" s="800">
+        <v>0</v>
+      </c>
+      <c r="E50" s="801">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16">
+      <c r="A52" s="802" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16">
+      <c r="A53" s="803" t="s">
         <v>40</v>
       </c>
-      <c r="C20" s="489" t="s">
+      <c r="B53" s="804" t="s">
         <v>41</v>
       </c>
-      <c r="D20" s="490" t="s">
+      <c r="C53" s="805" t="s">
         <v>42</v>
       </c>
-      <c r="E20" s="491" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="492" t="s">
+      <c r="D53" s="806" t="s">
+        <v>91</v>
+      </c>
+      <c r="E53" s="807" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16">
+      <c r="A55" s="808" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="56" spans="1:16">
+      <c r="A56" s="809" t="s">
+        <v>40</v>
+      </c>
+      <c r="B56" s="810" t="s">
+        <v>41</v>
+      </c>
+      <c r="C56" s="811" t="s">
         <v>42</v>
       </c>
-      <c r="G20" s="493" t="s">
-[...248 lines deleted...]
-      <c r="E42" s="574" t="s">
+      <c r="D56" s="812" t="s">
+        <v>91</v>
+      </c>
+      <c r="E56" s="813" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J29"/>
+  <dimension ref="A1:O40"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E29" sqref="E29"/>
+      <selection activeCell="E40" sqref="E40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
-[...8 lines deleted...]
-      <c r="B2" s="577" t="s">
+    <row r="1" spans="1:15">
+      <c r="A1" s="814" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" s="815" t="s">
         <v>40</v>
       </c>
-      <c r="C2" s="578" t="s">
+      <c r="B2" s="816" t="s">
         <v>41</v>
       </c>
-      <c r="D2" s="579" t="s">
+      <c r="C2" s="817" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2" s="818" t="s">
+        <v>94</v>
+      </c>
+      <c r="E2" s="819" t="s">
+        <v>44</v>
+      </c>
+      <c r="F2" s="820" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2" s="821" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2" s="822" t="s">
+        <v>46</v>
+      </c>
+      <c r="I2" s="823" t="s">
+        <v>43</v>
+      </c>
+      <c r="J2" s="824" t="s">
+        <v>46</v>
+      </c>
+      <c r="K2" s="825" t="s">
+        <v>45</v>
+      </c>
+      <c r="L2" s="826" t="s">
+        <v>46</v>
+      </c>
+      <c r="M2" s="827" t="s">
+        <v>45</v>
+      </c>
+      <c r="N2" s="828" t="s">
+        <v>47</v>
+      </c>
+      <c r="O2" s="829" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" s="830" t="s">
+        <v>95</v>
+      </c>
+      <c r="B3" s="831">
+        <v>2005</v>
+      </c>
+      <c r="C3" s="832" t="s">
+        <v>32</v>
+      </c>
+      <c r="D3" s="833">
+        <v>12</v>
+      </c>
+      <c r="E3" s="834">
+        <v>9</v>
+      </c>
+      <c r="F3" s="835">
+        <v>7</v>
+      </c>
+      <c r="G3" s="836">
+        <v>9</v>
+      </c>
+      <c r="H3" s="837">
+        <v>9</v>
+      </c>
+      <c r="I3" s="838">
+        <v>7</v>
+      </c>
+      <c r="J3" s="839">
+        <v>6</v>
+      </c>
+      <c r="K3" s="840">
+        <v>7</v>
+      </c>
+      <c r="L3" s="841"/>
+      <c r="M3" s="842"/>
+      <c r="N3" s="843"/>
+      <c r="O3" s="844">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" s="845" t="s">
+        <v>96</v>
+      </c>
+      <c r="B4" s="846">
+        <v>2005</v>
+      </c>
+      <c r="C4" s="847" t="s">
+        <v>28</v>
+      </c>
+      <c r="D4" s="848">
+        <v>7</v>
+      </c>
+      <c r="E4" s="849">
+        <v>7</v>
+      </c>
+      <c r="F4" s="850">
+        <v>9</v>
+      </c>
+      <c r="G4" s="851">
+        <v>7</v>
+      </c>
+      <c r="H4" s="852">
+        <v>7</v>
+      </c>
+      <c r="I4" s="853">
+        <v>12</v>
+      </c>
+      <c r="J4" s="854">
+        <v>9</v>
+      </c>
+      <c r="K4" s="855">
+        <v>6</v>
+      </c>
+      <c r="L4" s="856"/>
+      <c r="M4" s="857"/>
+      <c r="N4" s="858"/>
+      <c r="O4" s="859">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" s="860" t="s">
+        <v>97</v>
+      </c>
+      <c r="B5" s="861">
+        <v>2004</v>
+      </c>
+      <c r="C5" s="862" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" s="863"/>
+      <c r="E5" s="864">
+        <v>12</v>
+      </c>
+      <c r="F5" s="865">
+        <v>12</v>
+      </c>
+      <c r="G5" s="866"/>
+      <c r="H5" s="867">
+        <v>12</v>
+      </c>
+      <c r="I5" s="868"/>
+      <c r="J5" s="869"/>
+      <c r="K5" s="870"/>
+      <c r="L5" s="871"/>
+      <c r="M5" s="872"/>
+      <c r="N5" s="873"/>
+      <c r="O5" s="874">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" s="875" t="s">
+        <v>98</v>
+      </c>
+      <c r="B6" s="876">
+        <v>1984</v>
+      </c>
+      <c r="C6" s="877" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" s="878"/>
+      <c r="E6" s="879"/>
+      <c r="F6" s="880"/>
+      <c r="G6" s="881"/>
+      <c r="H6" s="882"/>
+      <c r="I6" s="883"/>
+      <c r="J6" s="884">
+        <v>12</v>
+      </c>
+      <c r="K6" s="885">
+        <v>9</v>
+      </c>
+      <c r="L6" s="886"/>
+      <c r="M6" s="887"/>
+      <c r="N6" s="888"/>
+      <c r="O6" s="889">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7" s="890" t="s">
+        <v>99</v>
+      </c>
+      <c r="B7" s="891">
+        <v>2003</v>
+      </c>
+      <c r="C7" s="892" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" s="893">
+        <v>9</v>
+      </c>
+      <c r="E7" s="894"/>
+      <c r="F7" s="895"/>
+      <c r="G7" s="896"/>
+      <c r="H7" s="897"/>
+      <c r="I7" s="898"/>
+      <c r="J7" s="899">
+        <v>7</v>
+      </c>
+      <c r="K7" s="900">
+        <v>5</v>
+      </c>
+      <c r="L7" s="901"/>
+      <c r="M7" s="902"/>
+      <c r="N7" s="903"/>
+      <c r="O7" s="904">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" s="905" t="s">
+        <v>100</v>
+      </c>
+      <c r="B8" s="906">
+        <v>1998</v>
+      </c>
+      <c r="C8" s="907" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" s="908"/>
+      <c r="E8" s="909"/>
+      <c r="F8" s="910"/>
+      <c r="G8" s="911"/>
+      <c r="H8" s="912"/>
+      <c r="I8" s="913"/>
+      <c r="J8" s="914"/>
+      <c r="K8" s="915">
+        <v>12</v>
+      </c>
+      <c r="L8" s="916"/>
+      <c r="M8" s="917"/>
+      <c r="N8" s="918"/>
+      <c r="O8" s="919">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" s="920" t="s">
+        <v>101</v>
+      </c>
+      <c r="B9" s="921">
+        <v>1992</v>
+      </c>
+      <c r="C9" s="922" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" s="923"/>
+      <c r="E9" s="924"/>
+      <c r="F9" s="925"/>
+      <c r="G9" s="926">
+        <v>12</v>
+      </c>
+      <c r="H9" s="927"/>
+      <c r="I9" s="928"/>
+      <c r="J9" s="929"/>
+      <c r="K9" s="930"/>
+      <c r="L9" s="931"/>
+      <c r="M9" s="932"/>
+      <c r="N9" s="933"/>
+      <c r="O9" s="934">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="A10" s="935" t="s">
+        <v>102</v>
+      </c>
+      <c r="B10" s="936">
+        <v>1982</v>
+      </c>
+      <c r="C10" s="937" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" s="938"/>
+      <c r="E10" s="939"/>
+      <c r="F10" s="940"/>
+      <c r="G10" s="941">
+        <v>6</v>
+      </c>
+      <c r="H10" s="942"/>
+      <c r="I10" s="943"/>
+      <c r="J10" s="944"/>
+      <c r="K10" s="945"/>
+      <c r="L10" s="946"/>
+      <c r="M10" s="947"/>
+      <c r="N10" s="948"/>
+      <c r="O10" s="949">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="A12" s="950" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" s="951" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="952" t="s">
+        <v>41</v>
+      </c>
+      <c r="C13" s="953" t="s">
+        <v>42</v>
+      </c>
+      <c r="D13" s="954" t="s">
+        <v>94</v>
+      </c>
+      <c r="E13" s="955" t="s">
+        <v>44</v>
+      </c>
+      <c r="F13" s="956" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
+      <c r="A15" s="957" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
+      <c r="A16" s="958" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="959" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="960" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" s="961" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="962" t="s">
+        <v>45</v>
+      </c>
+      <c r="F16" s="963" t="s">
+        <v>43</v>
+      </c>
+      <c r="G16" s="964" t="s">
+        <v>70</v>
+      </c>
+      <c r="H16" s="965" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15">
+      <c r="A17" s="966" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="967">
+        <v>1983</v>
+      </c>
+      <c r="C17" s="968" t="s">
         <v>74</v>
       </c>
-      <c r="E2" s="580" t="s">
+      <c r="D17" s="969"/>
+      <c r="E17" s="970"/>
+      <c r="F17" s="971">
+        <v>0</v>
+      </c>
+      <c r="G17" s="972"/>
+      <c r="H17" s="973">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" s="974" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18" s="975">
+        <v>1981</v>
+      </c>
+      <c r="C18" s="976" t="s">
+        <v>72</v>
+      </c>
+      <c r="D18" s="977"/>
+      <c r="E18" s="978"/>
+      <c r="F18" s="979">
+        <v>0</v>
+      </c>
+      <c r="G18" s="980"/>
+      <c r="H18" s="981">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="982" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="983" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="984" t="s">
+        <v>41</v>
+      </c>
+      <c r="C21" s="985" t="s">
+        <v>42</v>
+      </c>
+      <c r="D21" s="986" t="s">
         <v>43</v>
       </c>
-      <c r="F2" s="581" t="s">
+      <c r="E21" s="987" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="988" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="989" t="s">
+        <v>40</v>
+      </c>
+      <c r="B24" s="990" t="s">
+        <v>41</v>
+      </c>
+      <c r="C24" s="991" t="s">
         <v>42</v>
       </c>
-      <c r="G2" s="582" t="s">
+      <c r="D24" s="992" t="s">
         <v>43</v>
       </c>
-      <c r="H2" s="583" t="s">
-[...2 lines deleted...]
-      <c r="I2" s="584" t="s">
+      <c r="E24" s="993" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="994" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="995" t="s">
+        <v>40</v>
+      </c>
+      <c r="B27" s="996" t="s">
+        <v>41</v>
+      </c>
+      <c r="C27" s="997" t="s">
         <v>42</v>
       </c>
-      <c r="J2" s="585" t="s">
+      <c r="D27" s="998" t="s">
+        <v>43</v>
+      </c>
+      <c r="E27" s="999" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
-[...86 lines deleted...]
-      <c r="A6" s="616" t="s">
+    <row r="28" spans="1:15">
+      <c r="A28" s="1000" t="s">
+        <v>110</v>
+      </c>
+      <c r="B28" s="1001">
+        <v>1974</v>
+      </c>
+      <c r="C28" s="1002"/>
+      <c r="D28" s="1003">
+        <v>0</v>
+      </c>
+      <c r="E28" s="1004">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="1005" t="s">
+        <v>111</v>
+      </c>
+      <c r="B29" s="1006">
+        <v>1982</v>
+      </c>
+      <c r="C29" s="1007"/>
+      <c r="D29" s="1008">
+        <v>0</v>
+      </c>
+      <c r="E29" s="1009">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="1010" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" s="1011">
+        <v>1975</v>
+      </c>
+      <c r="C30" s="1012" t="s">
         <v>78</v>
       </c>
-      <c r="B6" s="617">
-[...70 lines deleted...]
-      <c r="B11" s="648" t="s">
+      <c r="D30" s="1013">
+        <v>0</v>
+      </c>
+      <c r="E30" s="1014">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="1015" t="s">
+        <v>113</v>
+      </c>
+      <c r="B31" s="1016">
+        <v>1990</v>
+      </c>
+      <c r="C31" s="1017"/>
+      <c r="D31" s="1018">
+        <v>0</v>
+      </c>
+      <c r="E31" s="1019">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="1020" t="s">
+        <v>114</v>
+      </c>
+      <c r="B32" s="1021">
+        <v>1990</v>
+      </c>
+      <c r="C32" s="1022"/>
+      <c r="D32" s="1023">
+        <v>0</v>
+      </c>
+      <c r="E32" s="1024">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="1025" t="s">
+        <v>115</v>
+      </c>
+      <c r="B33" s="1026">
+        <v>1985</v>
+      </c>
+      <c r="C33" s="1027"/>
+      <c r="D33" s="1028">
+        <v>0</v>
+      </c>
+      <c r="E33" s="1029">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="1030" t="s">
+        <v>116</v>
+      </c>
+      <c r="B34" s="1031">
+        <v>1988</v>
+      </c>
+      <c r="C34" s="1032"/>
+      <c r="D34" s="1033">
+        <v>0</v>
+      </c>
+      <c r="E34" s="1034">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="1035" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="1036" t="s">
         <v>40</v>
       </c>
-      <c r="C11" s="649" t="s">
+      <c r="B37" s="1037" t="s">
         <v>41</v>
       </c>
-      <c r="D11" s="650" t="s">
-[...5 lines deleted...]
-      <c r="F11" s="652" t="s">
+      <c r="C37" s="1038" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37" s="1039" t="s">
+        <v>91</v>
+      </c>
+      <c r="E37" s="1040" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
-[...8 lines deleted...]
-      <c r="B14" s="655" t="s">
+    <row r="39" spans="1:15">
+      <c r="A39" s="1041" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="1042" t="s">
         <v>40</v>
       </c>
-      <c r="C14" s="656" t="s">
+      <c r="B40" s="1043" t="s">
         <v>41</v>
       </c>
-      <c r="D14" s="657" t="s">
-[...5 lines deleted...]
-      <c r="F14" s="659" t="s">
+      <c r="C40" s="1044" t="s">
         <v>42</v>
       </c>
-      <c r="G14" s="660" t="s">
-[...109 lines deleted...]
-      <c r="E29" s="690" t="s">
+      <c r="D40" s="1045" t="s">
+        <v>91</v>
+      </c>
+      <c r="E40" s="1046" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L22"/>
+  <dimension ref="A1:P26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G22" sqref="G22"/>
+      <selection activeCell="G26" sqref="G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
-[...5 lines deleted...]
-      <c r="A2" s="692" t="s">
+    <row r="1" spans="1:16">
+      <c r="A1" s="1047" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="1048" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="1049" t="s">
+        <v>41</v>
+      </c>
+      <c r="C2" s="1050" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2" s="1051" t="s">
+        <v>43</v>
+      </c>
+      <c r="E2" s="1052" t="s">
+        <v>44</v>
+      </c>
+      <c r="F2" s="1053" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2" s="1054" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2" s="1055" t="s">
+        <v>46</v>
+      </c>
+      <c r="I2" s="1056" t="s">
+        <v>45</v>
+      </c>
+      <c r="J2" s="1057" t="s">
+        <v>44</v>
+      </c>
+      <c r="K2" s="1058" t="s">
+        <v>43</v>
+      </c>
+      <c r="L2" s="1059" t="s">
+        <v>46</v>
+      </c>
+      <c r="M2" s="1060" t="s">
+        <v>45</v>
+      </c>
+      <c r="N2" s="1061" t="s">
+        <v>45</v>
+      </c>
+      <c r="O2" s="1062" t="s">
+        <v>47</v>
+      </c>
+      <c r="P2" s="1063" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="A3" s="1064" t="s">
+        <v>120</v>
+      </c>
+      <c r="B3" s="1065">
+        <v>2009</v>
+      </c>
+      <c r="C3" s="1066" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3" s="1067">
+        <v>9</v>
+      </c>
+      <c r="E3" s="1068">
+        <v>9</v>
+      </c>
+      <c r="F3" s="1069">
+        <v>9</v>
+      </c>
+      <c r="G3" s="1070"/>
+      <c r="H3" s="1071"/>
+      <c r="I3" s="1072"/>
+      <c r="J3" s="1073"/>
+      <c r="K3" s="1074">
+        <v>7</v>
+      </c>
+      <c r="L3" s="1075">
+        <v>9</v>
+      </c>
+      <c r="M3" s="1076">
+        <v>12</v>
+      </c>
+      <c r="N3" s="1077">
+        <v>9</v>
+      </c>
+      <c r="O3" s="1078"/>
+      <c r="P3" s="1079">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" s="1080" t="s">
+        <v>121</v>
+      </c>
+      <c r="B4" s="1081">
+        <v>2009</v>
+      </c>
+      <c r="C4" s="1082" t="s">
+        <v>28</v>
+      </c>
+      <c r="D4" s="1083">
+        <v>6</v>
+      </c>
+      <c r="E4" s="1084">
+        <v>6</v>
+      </c>
+      <c r="F4" s="1085">
+        <v>12</v>
+      </c>
+      <c r="G4" s="1086">
+        <v>6</v>
+      </c>
+      <c r="H4" s="1087"/>
+      <c r="I4" s="1088"/>
+      <c r="J4" s="1089"/>
+      <c r="K4" s="1090">
+        <v>6</v>
+      </c>
+      <c r="L4" s="1091">
+        <v>7</v>
+      </c>
+      <c r="M4" s="1092">
+        <v>9</v>
+      </c>
+      <c r="N4" s="1093">
+        <v>7</v>
+      </c>
+      <c r="O4" s="1094"/>
+      <c r="P4" s="1095">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="1096" t="s">
+        <v>122</v>
+      </c>
+      <c r="B5" s="1097">
+        <v>2008</v>
+      </c>
+      <c r="C5" s="1098" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" s="1099">
+        <v>5</v>
+      </c>
+      <c r="E5" s="1100">
+        <v>7</v>
+      </c>
+      <c r="F5" s="1101">
+        <v>7</v>
+      </c>
+      <c r="G5" s="1102">
+        <v>9</v>
+      </c>
+      <c r="H5" s="1103"/>
+      <c r="I5" s="1104"/>
+      <c r="J5" s="1105"/>
+      <c r="K5" s="1106">
+        <v>9</v>
+      </c>
+      <c r="L5" s="1107">
+        <v>6</v>
+      </c>
+      <c r="M5" s="1108">
+        <v>6</v>
+      </c>
+      <c r="N5" s="1109">
+        <v>6</v>
+      </c>
+      <c r="O5" s="1110"/>
+      <c r="P5" s="1111">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="1112" t="s">
+        <v>123</v>
+      </c>
+      <c r="B6" s="1113">
+        <v>2008</v>
+      </c>
+      <c r="C6" s="1114" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" s="1115">
+        <v>12</v>
+      </c>
+      <c r="E6" s="1116"/>
+      <c r="F6" s="1117"/>
+      <c r="G6" s="1118">
+        <v>12</v>
+      </c>
+      <c r="H6" s="1119"/>
+      <c r="I6" s="1120"/>
+      <c r="J6" s="1121"/>
+      <c r="K6" s="1122"/>
+      <c r="L6" s="1123">
+        <v>12</v>
+      </c>
+      <c r="M6" s="1124"/>
+      <c r="N6" s="1125">
+        <v>12</v>
+      </c>
+      <c r="O6" s="1126"/>
+      <c r="P6" s="1127">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="1128" t="s">
+        <v>124</v>
+      </c>
+      <c r="B7" s="1129">
+        <v>2009</v>
+      </c>
+      <c r="C7" s="1130" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" s="1131">
+        <v>4</v>
+      </c>
+      <c r="E7" s="1132">
+        <v>12</v>
+      </c>
+      <c r="F7" s="1133">
+        <v>6</v>
+      </c>
+      <c r="G7" s="1134">
+        <v>7</v>
+      </c>
+      <c r="H7" s="1135"/>
+      <c r="I7" s="1136"/>
+      <c r="J7" s="1137"/>
+      <c r="K7" s="1138"/>
+      <c r="L7" s="1139">
+        <v>4</v>
+      </c>
+      <c r="M7" s="1140">
+        <v>5</v>
+      </c>
+      <c r="N7" s="1141">
+        <v>5</v>
+      </c>
+      <c r="O7" s="1142"/>
+      <c r="P7" s="1143">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="1144" t="s">
+        <v>125</v>
+      </c>
+      <c r="B8" s="1145">
+        <v>2010</v>
+      </c>
+      <c r="C8" s="1146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" s="1147">
+        <v>7</v>
+      </c>
+      <c r="E8" s="1148"/>
+      <c r="F8" s="1149"/>
+      <c r="G8" s="1150">
+        <v>5</v>
+      </c>
+      <c r="H8" s="1151"/>
+      <c r="I8" s="1152"/>
+      <c r="J8" s="1153"/>
+      <c r="K8" s="1154">
+        <v>12</v>
+      </c>
+      <c r="L8" s="1155">
+        <v>5</v>
+      </c>
+      <c r="M8" s="1156">
+        <v>7</v>
+      </c>
+      <c r="N8" s="1157"/>
+      <c r="O8" s="1158"/>
+      <c r="P8" s="1159">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="1160" t="s">
+        <v>126</v>
+      </c>
+      <c r="B9" s="1161">
+        <v>2008</v>
+      </c>
+      <c r="C9" s="1162" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" s="1163">
+        <v>3</v>
+      </c>
+      <c r="E9" s="1164">
+        <v>4</v>
+      </c>
+      <c r="F9" s="1165">
+        <v>2</v>
+      </c>
+      <c r="G9" s="1166"/>
+      <c r="H9" s="1167"/>
+      <c r="I9" s="1168"/>
+      <c r="J9" s="1169"/>
+      <c r="K9" s="1170">
+        <v>3</v>
+      </c>
+      <c r="L9" s="1171">
+        <v>2</v>
+      </c>
+      <c r="M9" s="1172">
+        <v>3</v>
+      </c>
+      <c r="N9" s="1173">
+        <v>4</v>
+      </c>
+      <c r="O9" s="1174"/>
+      <c r="P9" s="1175">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="1176" t="s">
+        <v>127</v>
+      </c>
+      <c r="B10" s="1177">
+        <v>2009</v>
+      </c>
+      <c r="C10" s="1178" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" s="1179"/>
+      <c r="E10" s="1180">
+        <v>5</v>
+      </c>
+      <c r="F10" s="1181">
+        <v>5</v>
+      </c>
+      <c r="G10" s="1182">
+        <v>1</v>
+      </c>
+      <c r="H10" s="1183"/>
+      <c r="I10" s="1184"/>
+      <c r="J10" s="1185"/>
+      <c r="K10" s="1186">
+        <v>5</v>
+      </c>
+      <c r="L10" s="1187">
+        <v>2</v>
+      </c>
+      <c r="M10" s="1188">
+        <v>2</v>
+      </c>
+      <c r="N10" s="1189">
+        <v>1</v>
+      </c>
+      <c r="O10" s="1190"/>
+      <c r="P10" s="1191">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="1192" t="s">
+        <v>128</v>
+      </c>
+      <c r="B11" s="1193">
+        <v>2009</v>
+      </c>
+      <c r="C11" s="1194" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" s="1195">
+        <v>2</v>
+      </c>
+      <c r="E11" s="1196">
+        <v>3</v>
+      </c>
+      <c r="F11" s="1197">
+        <v>3</v>
+      </c>
+      <c r="G11" s="1198">
+        <v>2</v>
+      </c>
+      <c r="H11" s="1199"/>
+      <c r="I11" s="1200"/>
+      <c r="J11" s="1201"/>
+      <c r="K11" s="1202">
+        <v>4</v>
+      </c>
+      <c r="L11" s="1203">
+        <v>1</v>
+      </c>
+      <c r="M11" s="1204">
+        <v>1</v>
+      </c>
+      <c r="N11" s="1205">
+        <v>3</v>
+      </c>
+      <c r="O11" s="1206"/>
+      <c r="P11" s="1207">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="1208" t="s">
+        <v>129</v>
+      </c>
+      <c r="B12" s="1209">
+        <v>2008</v>
+      </c>
+      <c r="C12" s="1210" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" s="1211">
+        <v>1</v>
+      </c>
+      <c r="E12" s="1212">
+        <v>2</v>
+      </c>
+      <c r="F12" s="1213">
+        <v>4</v>
+      </c>
+      <c r="G12" s="1214">
+        <v>3</v>
+      </c>
+      <c r="H12" s="1215"/>
+      <c r="I12" s="1216"/>
+      <c r="J12" s="1217"/>
+      <c r="K12" s="1218">
+        <v>2</v>
+      </c>
+      <c r="L12" s="1219">
+        <v>0</v>
+      </c>
+      <c r="M12" s="1220">
+        <v>2</v>
+      </c>
+      <c r="N12" s="1221"/>
+      <c r="O12" s="1222"/>
+      <c r="P12" s="1223">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="1224" t="s">
+        <v>130</v>
+      </c>
+      <c r="B13" s="1225">
+        <v>2008</v>
+      </c>
+      <c r="C13" s="1226" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" s="1227"/>
+      <c r="E13" s="1228"/>
+      <c r="F13" s="1229"/>
+      <c r="G13" s="1230">
+        <v>4</v>
+      </c>
+      <c r="H13" s="1231"/>
+      <c r="I13" s="1232"/>
+      <c r="J13" s="1233"/>
+      <c r="K13" s="1234"/>
+      <c r="L13" s="1235">
+        <v>3</v>
+      </c>
+      <c r="M13" s="1236">
+        <v>1</v>
+      </c>
+      <c r="N13" s="1237">
+        <v>2</v>
+      </c>
+      <c r="O13" s="1238"/>
+      <c r="P13" s="1239">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="1240" t="s">
+        <v>131</v>
+      </c>
+      <c r="B14" s="1241">
+        <v>2008</v>
+      </c>
+      <c r="C14" s="1242" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="1243"/>
+      <c r="E14" s="1244"/>
+      <c r="F14" s="1245"/>
+      <c r="G14" s="1246"/>
+      <c r="H14" s="1247"/>
+      <c r="I14" s="1248"/>
+      <c r="J14" s="1249"/>
+      <c r="K14" s="1250"/>
+      <c r="L14" s="1251">
+        <v>3</v>
+      </c>
+      <c r="M14" s="1252">
+        <v>3</v>
+      </c>
+      <c r="N14" s="1253"/>
+      <c r="O14" s="1254"/>
+      <c r="P14" s="1255">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="1256" t="s">
+        <v>132</v>
+      </c>
+      <c r="B15" s="1257">
+        <v>2009</v>
+      </c>
+      <c r="C15" s="1258" t="s">
+        <v>30</v>
+      </c>
+      <c r="D15" s="1259"/>
+      <c r="E15" s="1260"/>
+      <c r="F15" s="1261"/>
+      <c r="G15" s="1262"/>
+      <c r="H15" s="1263"/>
+      <c r="I15" s="1264"/>
+      <c r="J15" s="1265"/>
+      <c r="K15" s="1266"/>
+      <c r="L15" s="1267"/>
+      <c r="M15" s="1268">
+        <v>4</v>
+      </c>
+      <c r="N15" s="1269"/>
+      <c r="O15" s="1270"/>
+      <c r="P15" s="1271">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" s="1272" t="s">
+        <v>133</v>
+      </c>
+      <c r="B16" s="1273">
+        <v>2009</v>
+      </c>
+      <c r="C16" s="1274" t="s">
+        <v>32</v>
+      </c>
+      <c r="D16" s="1275"/>
+      <c r="E16" s="1276"/>
+      <c r="F16" s="1277"/>
+      <c r="G16" s="1278"/>
+      <c r="H16" s="1279"/>
+      <c r="I16" s="1280"/>
+      <c r="J16" s="1281"/>
+      <c r="K16" s="1282"/>
+      <c r="L16" s="1283">
+        <v>1</v>
+      </c>
+      <c r="M16" s="1284"/>
+      <c r="N16" s="1285">
+        <v>3</v>
+      </c>
+      <c r="O16" s="1286"/>
+      <c r="P16" s="1287">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" s="1288" t="s">
+        <v>134</v>
+      </c>
+      <c r="B17" s="1289">
+        <v>2008</v>
+      </c>
+      <c r="C17" s="1290" t="s">
+        <v>31</v>
+      </c>
+      <c r="D17" s="1291"/>
+      <c r="E17" s="1292"/>
+      <c r="F17" s="1293"/>
+      <c r="G17" s="1294"/>
+      <c r="H17" s="1295"/>
+      <c r="I17" s="1296"/>
+      <c r="J17" s="1297"/>
+      <c r="K17" s="1298">
+        <v>1</v>
+      </c>
+      <c r="L17" s="1299"/>
+      <c r="M17" s="1300"/>
+      <c r="N17" s="1301"/>
+      <c r="O17" s="1302"/>
+      <c r="P17" s="1303">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" s="1304" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" s="1305" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20" s="1306" t="s">
+        <v>41</v>
+      </c>
+      <c r="C20" s="1307" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" s="1308" t="s">
+        <v>43</v>
+      </c>
+      <c r="E20" s="1309" t="s">
+        <v>44</v>
+      </c>
+      <c r="F20" s="1310" t="s">
+        <v>43</v>
+      </c>
+      <c r="G20" s="1311" t="s">
+        <v>44</v>
+      </c>
+      <c r="H20" s="1312" t="s">
+        <v>46</v>
+      </c>
+      <c r="I20" s="1313" t="s">
+        <v>45</v>
+      </c>
+      <c r="J20" s="1314" t="s">
+        <v>44</v>
+      </c>
+      <c r="K20" s="1315" t="s">
+        <v>43</v>
+      </c>
+      <c r="L20" s="1316" t="s">
+        <v>46</v>
+      </c>
+      <c r="M20" s="1317" t="s">
+        <v>45</v>
+      </c>
+      <c r="N20" s="1318" t="s">
+        <v>45</v>
+      </c>
+      <c r="O20" s="1319" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" s="1320" t="s">
+        <v>136</v>
+      </c>
+      <c r="B21" s="1321">
+        <v>2009</v>
+      </c>
+      <c r="C21" s="1322" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="1323"/>
+      <c r="E21" s="1324">
+        <v>12</v>
+      </c>
+      <c r="F21" s="1325">
+        <v>12</v>
+      </c>
+      <c r="G21" s="1326">
+        <v>9</v>
+      </c>
+      <c r="H21" s="1327"/>
+      <c r="I21" s="1328"/>
+      <c r="J21" s="1329"/>
+      <c r="K21" s="1330"/>
+      <c r="L21" s="1331">
+        <v>9</v>
+      </c>
+      <c r="M21" s="1332">
+        <v>9</v>
+      </c>
+      <c r="N21" s="1333">
+        <v>12</v>
+      </c>
+      <c r="O21" s="1334">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22" s="1335" t="s">
+        <v>137</v>
+      </c>
+      <c r="B22" s="1336">
+        <v>2009</v>
+      </c>
+      <c r="C22" s="1337" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="1338">
+        <v>12</v>
+      </c>
+      <c r="E22" s="1339"/>
+      <c r="F22" s="1340"/>
+      <c r="G22" s="1341">
+        <v>12</v>
+      </c>
+      <c r="H22" s="1342"/>
+      <c r="I22" s="1343"/>
+      <c r="J22" s="1344"/>
+      <c r="K22" s="1345">
+        <v>12</v>
+      </c>
+      <c r="L22" s="1346">
+        <v>12</v>
+      </c>
+      <c r="M22" s="1347">
+        <v>12</v>
+      </c>
+      <c r="N22" s="1348"/>
+      <c r="O22" s="1349">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" s="1350" t="s">
+        <v>138</v>
+      </c>
+      <c r="B23" s="1351">
+        <v>2008</v>
+      </c>
+      <c r="C23" s="1352" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="1353"/>
+      <c r="E23" s="1354"/>
+      <c r="F23" s="1355"/>
+      <c r="G23" s="1356">
+        <v>7</v>
+      </c>
+      <c r="H23" s="1357"/>
+      <c r="I23" s="1358"/>
+      <c r="J23" s="1359"/>
+      <c r="K23" s="1360">
+        <v>9</v>
+      </c>
+      <c r="L23" s="1361">
+        <v>7</v>
+      </c>
+      <c r="M23" s="1362">
+        <v>7</v>
+      </c>
+      <c r="N23" s="1363">
+        <v>9</v>
+      </c>
+      <c r="O23" s="1364">
         <v>39</v>
       </c>
-      <c r="B2" s="693" t="s">
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" s="1365" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="A26" s="1366" t="s">
         <v>40</v>
       </c>
-      <c r="C2" s="694" t="s">
+      <c r="B26" s="1367" t="s">
         <v>41</v>
       </c>
-      <c r="D2" s="695" t="s">
+      <c r="C26" s="1368" t="s">
         <v>42</v>
       </c>
-      <c r="E2" s="696" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="699" t="s">
+      <c r="D26" s="1369" t="s">
+        <v>44</v>
+      </c>
+      <c r="E26" s="1370" t="s">
         <v>45</v>
       </c>
-      <c r="I2" s="700" t="s">
-[...73 lines deleted...]
-      <c r="A5" s="728" t="s">
+      <c r="F26" s="1371" t="s">
         <v>91</v>
       </c>
-      <c r="B5" s="729">
-[...390 lines deleted...]
-      <c r="G22" s="892" t="s">
+      <c r="G26" s="1372" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L15"/>
+  <dimension ref="A1:P15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
-[...8 lines deleted...]
-      <c r="B2" s="895" t="s">
+    <row r="1" spans="1:16">
+      <c r="A1" s="1373" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="1374" t="s">
         <v>40</v>
       </c>
-      <c r="C2" s="896" t="s">
+      <c r="B2" s="1375" t="s">
         <v>41</v>
       </c>
-      <c r="D2" s="897" t="s">
-[...2 lines deleted...]
-      <c r="E2" s="898" t="s">
+      <c r="C2" s="1376" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2" s="1377" t="s">
+        <v>94</v>
+      </c>
+      <c r="E2" s="1378" t="s">
+        <v>44</v>
+      </c>
+      <c r="F2" s="1379" t="s">
         <v>43</v>
       </c>
-      <c r="F2" s="899" t="s">
+      <c r="G2" s="1380" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2" s="1381" t="s">
+        <v>46</v>
+      </c>
+      <c r="I2" s="1382" t="s">
+        <v>45</v>
+      </c>
+      <c r="J2" s="1383" t="s">
+        <v>44</v>
+      </c>
+      <c r="K2" s="1384" t="s">
+        <v>43</v>
+      </c>
+      <c r="L2" s="1385" t="s">
+        <v>46</v>
+      </c>
+      <c r="M2" s="1386" t="s">
+        <v>45</v>
+      </c>
+      <c r="N2" s="1387" t="s">
+        <v>46</v>
+      </c>
+      <c r="O2" s="1388" t="s">
+        <v>47</v>
+      </c>
+      <c r="P2" s="1389" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="A3" s="1390" t="s">
+        <v>141</v>
+      </c>
+      <c r="B3" s="1391">
+        <v>2008</v>
+      </c>
+      <c r="C3" s="1392" t="s">
+        <v>32</v>
+      </c>
+      <c r="D3" s="1393"/>
+      <c r="E3" s="1394">
+        <v>12</v>
+      </c>
+      <c r="F3" s="1395">
+        <v>12</v>
+      </c>
+      <c r="G3" s="1396">
+        <v>12</v>
+      </c>
+      <c r="H3" s="1397"/>
+      <c r="I3" s="1398"/>
+      <c r="J3" s="1399"/>
+      <c r="K3" s="1400">
+        <v>12</v>
+      </c>
+      <c r="L3" s="1401">
+        <v>12</v>
+      </c>
+      <c r="M3" s="1402">
+        <v>12</v>
+      </c>
+      <c r="N3" s="1403"/>
+      <c r="O3" s="1404"/>
+      <c r="P3" s="1405">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" s="1406" t="s">
+        <v>142</v>
+      </c>
+      <c r="B4" s="1407">
+        <v>2009</v>
+      </c>
+      <c r="C4" s="1408" t="s">
+        <v>28</v>
+      </c>
+      <c r="D4" s="1409">
+        <v>12</v>
+      </c>
+      <c r="E4" s="1410">
+        <v>7</v>
+      </c>
+      <c r="F4" s="1411">
+        <v>9</v>
+      </c>
+      <c r="G4" s="1412">
+        <v>5</v>
+      </c>
+      <c r="H4" s="1413"/>
+      <c r="I4" s="1414"/>
+      <c r="J4" s="1415"/>
+      <c r="K4" s="1416">
+        <v>9</v>
+      </c>
+      <c r="L4" s="1417">
+        <v>7</v>
+      </c>
+      <c r="M4" s="1418"/>
+      <c r="N4" s="1419">
+        <v>9</v>
+      </c>
+      <c r="O4" s="1420"/>
+      <c r="P4" s="1421">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="1422" t="s">
+        <v>143</v>
+      </c>
+      <c r="B5" s="1423">
+        <v>2009</v>
+      </c>
+      <c r="C5" s="1424" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" s="1425">
+        <v>9</v>
+      </c>
+      <c r="E5" s="1426">
+        <v>6</v>
+      </c>
+      <c r="F5" s="1427">
+        <v>4</v>
+      </c>
+      <c r="G5" s="1428">
+        <v>7</v>
+      </c>
+      <c r="H5" s="1429"/>
+      <c r="I5" s="1430"/>
+      <c r="J5" s="1431"/>
+      <c r="K5" s="1432">
+        <v>6</v>
+      </c>
+      <c r="L5" s="1433"/>
+      <c r="M5" s="1434">
+        <v>9</v>
+      </c>
+      <c r="N5" s="1435">
+        <v>7</v>
+      </c>
+      <c r="O5" s="1436"/>
+      <c r="P5" s="1437">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="1438" t="s">
+        <v>144</v>
+      </c>
+      <c r="B6" s="1439">
+        <v>2008</v>
+      </c>
+      <c r="C6" s="1440" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" s="1441"/>
+      <c r="E6" s="1442">
+        <v>9</v>
+      </c>
+      <c r="F6" s="1443">
+        <v>7</v>
+      </c>
+      <c r="G6" s="1444">
+        <v>9</v>
+      </c>
+      <c r="H6" s="1445"/>
+      <c r="I6" s="1446"/>
+      <c r="J6" s="1447"/>
+      <c r="K6" s="1448"/>
+      <c r="L6" s="1449">
+        <v>9</v>
+      </c>
+      <c r="M6" s="1450"/>
+      <c r="N6" s="1451">
+        <v>12</v>
+      </c>
+      <c r="O6" s="1452"/>
+      <c r="P6" s="1453">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="1454" t="s">
+        <v>145</v>
+      </c>
+      <c r="B7" s="1455">
+        <v>2009</v>
+      </c>
+      <c r="C7" s="1456" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" s="1457">
+        <v>7</v>
+      </c>
+      <c r="E7" s="1458">
+        <v>4</v>
+      </c>
+      <c r="F7" s="1459">
+        <v>5</v>
+      </c>
+      <c r="G7" s="1460"/>
+      <c r="H7" s="1461"/>
+      <c r="I7" s="1462"/>
+      <c r="J7" s="1463"/>
+      <c r="K7" s="1464"/>
+      <c r="L7" s="1465">
+        <v>4</v>
+      </c>
+      <c r="M7" s="1466">
+        <v>6</v>
+      </c>
+      <c r="N7" s="1467"/>
+      <c r="O7" s="1468"/>
+      <c r="P7" s="1469">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="1470" t="s">
+        <v>146</v>
+      </c>
+      <c r="B8" s="1471">
+        <v>2009</v>
+      </c>
+      <c r="C8" s="1472" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="1473"/>
+      <c r="E8" s="1474"/>
+      <c r="F8" s="1475"/>
+      <c r="G8" s="1476">
+        <v>6</v>
+      </c>
+      <c r="H8" s="1477"/>
+      <c r="I8" s="1478"/>
+      <c r="J8" s="1479"/>
+      <c r="K8" s="1480">
+        <v>7</v>
+      </c>
+      <c r="L8" s="1481">
+        <v>6</v>
+      </c>
+      <c r="M8" s="1482"/>
+      <c r="N8" s="1483">
+        <v>6</v>
+      </c>
+      <c r="O8" s="1484"/>
+      <c r="P8" s="1485">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="1486" t="s">
+        <v>147</v>
+      </c>
+      <c r="B9" s="1487">
+        <v>2008</v>
+      </c>
+      <c r="C9" s="1488" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="1489"/>
+      <c r="E9" s="1490">
+        <v>5</v>
+      </c>
+      <c r="F9" s="1491">
+        <v>6</v>
+      </c>
+      <c r="G9" s="1492"/>
+      <c r="H9" s="1493"/>
+      <c r="I9" s="1494"/>
+      <c r="J9" s="1495"/>
+      <c r="K9" s="1496"/>
+      <c r="L9" s="1497">
+        <v>5</v>
+      </c>
+      <c r="M9" s="1498">
+        <v>7</v>
+      </c>
+      <c r="N9" s="1499"/>
+      <c r="O9" s="1500"/>
+      <c r="P9" s="1501">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="1502" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="1503" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="1504" t="s">
+        <v>41</v>
+      </c>
+      <c r="C12" s="1505" t="s">
         <v>42</v>
       </c>
-      <c r="G2" s="900" t="s">
-[...2 lines deleted...]
-      <c r="H2" s="901" t="s">
+      <c r="D12" s="1506" t="s">
+        <v>94</v>
+      </c>
+      <c r="E12" s="1507" t="s">
+        <v>44</v>
+      </c>
+      <c r="F12" s="1508" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="1509" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="1510" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="1511" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" s="1512" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" s="1513" t="s">
+        <v>44</v>
+      </c>
+      <c r="E15" s="1514" t="s">
         <v>45</v>
       </c>
-      <c r="I2" s="902" t="s">
-[...255 lines deleted...]
-      <c r="G15" s="1004" t="s">
+      <c r="F15" s="1515" t="s">
+        <v>91</v>
+      </c>
+      <c r="G15" s="1516" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J21"/>
+  <dimension ref="A1:O25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J21" sqref="J21"/>
+      <selection activeCell="O25" sqref="O25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
-[...8 lines deleted...]
-      <c r="B2" s="1007" t="s">
+    <row r="1" spans="1:15">
+      <c r="A1" s="1517" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" s="1518" t="s">
         <v>40</v>
       </c>
-      <c r="C2" s="1008" t="s">
+      <c r="B2" s="1519" t="s">
         <v>41</v>
       </c>
-      <c r="D2" s="1009" t="s">
+      <c r="C2" s="1520" t="s">
         <v>42</v>
       </c>
-      <c r="E2" s="1010" t="s">
+      <c r="D2" s="1521" t="s">
         <v>43</v>
       </c>
-      <c r="F2" s="1011" t="s">
+      <c r="E2" s="1522" t="s">
+        <v>44</v>
+      </c>
+      <c r="F2" s="1523" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2" s="1524" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2" s="1525" t="s">
+        <v>45</v>
+      </c>
+      <c r="I2" s="1526" t="s">
+        <v>43</v>
+      </c>
+      <c r="J2" s="1527" t="s">
+        <v>46</v>
+      </c>
+      <c r="K2" s="1528" t="s">
+        <v>45</v>
+      </c>
+      <c r="L2" s="1529" t="s">
+        <v>46</v>
+      </c>
+      <c r="M2" s="1530" t="s">
+        <v>45</v>
+      </c>
+      <c r="N2" s="1531" t="s">
+        <v>151</v>
+      </c>
+      <c r="O2" s="1532" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" s="1533" t="s">
+        <v>152</v>
+      </c>
+      <c r="B3" s="1534">
+        <v>2010</v>
+      </c>
+      <c r="C3" s="1535" t="s">
+        <v>28</v>
+      </c>
+      <c r="D3" s="1536">
+        <v>9</v>
+      </c>
+      <c r="E3" s="1537">
+        <v>12</v>
+      </c>
+      <c r="F3" s="1538">
+        <v>12</v>
+      </c>
+      <c r="G3" s="1539">
+        <v>12</v>
+      </c>
+      <c r="H3" s="1540">
+        <v>12</v>
+      </c>
+      <c r="I3" s="1541"/>
+      <c r="J3" s="1542">
+        <v>12</v>
+      </c>
+      <c r="K3" s="1543">
+        <v>12</v>
+      </c>
+      <c r="L3" s="1544"/>
+      <c r="M3" s="1545"/>
+      <c r="N3" s="1546"/>
+      <c r="O3" s="1547">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" s="1548" t="s">
+        <v>153</v>
+      </c>
+      <c r="B4" s="1549">
+        <v>2011</v>
+      </c>
+      <c r="C4" s="1550" t="s">
+        <v>28</v>
+      </c>
+      <c r="D4" s="1551">
+        <v>7</v>
+      </c>
+      <c r="E4" s="1552">
+        <v>9</v>
+      </c>
+      <c r="F4" s="1553">
+        <v>9</v>
+      </c>
+      <c r="G4" s="1554">
+        <v>9</v>
+      </c>
+      <c r="H4" s="1555">
+        <v>9</v>
+      </c>
+      <c r="I4" s="1556">
+        <v>12</v>
+      </c>
+      <c r="J4" s="1557">
+        <v>9</v>
+      </c>
+      <c r="K4" s="1558">
+        <v>9</v>
+      </c>
+      <c r="L4" s="1559"/>
+      <c r="M4" s="1560"/>
+      <c r="N4" s="1561"/>
+      <c r="O4" s="1562">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" s="1563" t="s">
+        <v>154</v>
+      </c>
+      <c r="B5" s="1564">
+        <v>2011</v>
+      </c>
+      <c r="C5" s="1565" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5" s="1566">
+        <v>12</v>
+      </c>
+      <c r="E5" s="1567">
+        <v>7</v>
+      </c>
+      <c r="F5" s="1568">
+        <v>7</v>
+      </c>
+      <c r="G5" s="1569">
+        <v>7</v>
+      </c>
+      <c r="H5" s="1570">
+        <v>7</v>
+      </c>
+      <c r="I5" s="1571">
+        <v>9</v>
+      </c>
+      <c r="J5" s="1572">
+        <v>7</v>
+      </c>
+      <c r="K5" s="1573">
+        <v>6</v>
+      </c>
+      <c r="L5" s="1574"/>
+      <c r="M5" s="1575"/>
+      <c r="N5" s="1576"/>
+      <c r="O5" s="1577">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" s="1578" t="s">
+        <v>155</v>
+      </c>
+      <c r="B6" s="1579">
+        <v>2010</v>
+      </c>
+      <c r="C6" s="1580" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6" s="1581">
+        <v>5</v>
+      </c>
+      <c r="E6" s="1582">
+        <v>3</v>
+      </c>
+      <c r="F6" s="1583">
+        <v>6</v>
+      </c>
+      <c r="G6" s="1584">
+        <v>4</v>
+      </c>
+      <c r="H6" s="1585">
+        <v>6</v>
+      </c>
+      <c r="I6" s="1586">
+        <v>7</v>
+      </c>
+      <c r="J6" s="1587">
+        <v>6</v>
+      </c>
+      <c r="K6" s="1588">
+        <v>7</v>
+      </c>
+      <c r="L6" s="1589"/>
+      <c r="M6" s="1590"/>
+      <c r="N6" s="1591"/>
+      <c r="O6" s="1592">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7" s="1593" t="s">
+        <v>156</v>
+      </c>
+      <c r="B7" s="1594">
+        <v>2011</v>
+      </c>
+      <c r="C7" s="1595" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" s="1596"/>
+      <c r="E7" s="1597">
+        <v>5</v>
+      </c>
+      <c r="F7" s="1598">
+        <v>5</v>
+      </c>
+      <c r="G7" s="1599">
+        <v>0</v>
+      </c>
+      <c r="H7" s="1600">
+        <v>4</v>
+      </c>
+      <c r="I7" s="1601">
+        <v>5</v>
+      </c>
+      <c r="J7" s="1602">
+        <v>5</v>
+      </c>
+      <c r="K7" s="1603">
+        <v>5</v>
+      </c>
+      <c r="L7" s="1604"/>
+      <c r="M7" s="1605"/>
+      <c r="N7" s="1606"/>
+      <c r="O7" s="1607">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" s="1608" t="s">
+        <v>157</v>
+      </c>
+      <c r="B8" s="1609">
+        <v>2010</v>
+      </c>
+      <c r="C8" s="1610" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8" s="1611">
+        <v>6</v>
+      </c>
+      <c r="E8" s="1612"/>
+      <c r="F8" s="1613">
+        <v>0</v>
+      </c>
+      <c r="G8" s="1614">
+        <v>2</v>
+      </c>
+      <c r="H8" s="1615">
+        <v>5</v>
+      </c>
+      <c r="I8" s="1616">
+        <v>0</v>
+      </c>
+      <c r="J8" s="1617">
+        <v>3</v>
+      </c>
+      <c r="K8" s="1618">
+        <v>4</v>
+      </c>
+      <c r="L8" s="1619"/>
+      <c r="M8" s="1620"/>
+      <c r="N8" s="1621"/>
+      <c r="O8" s="1622">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" s="1623" t="s">
+        <v>158</v>
+      </c>
+      <c r="B9" s="1624">
+        <v>2011</v>
+      </c>
+      <c r="C9" s="1625" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1626">
+        <v>3</v>
+      </c>
+      <c r="E9" s="1627">
+        <v>2</v>
+      </c>
+      <c r="F9" s="1628">
+        <v>3</v>
+      </c>
+      <c r="G9" s="1629">
+        <v>1</v>
+      </c>
+      <c r="H9" s="1630">
+        <v>2</v>
+      </c>
+      <c r="I9" s="1631">
+        <v>4</v>
+      </c>
+      <c r="J9" s="1632">
+        <v>2</v>
+      </c>
+      <c r="K9" s="1633">
+        <v>1</v>
+      </c>
+      <c r="L9" s="1634"/>
+      <c r="M9" s="1635"/>
+      <c r="N9" s="1636"/>
+      <c r="O9" s="1637">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="A10" s="1638" t="s">
+        <v>159</v>
+      </c>
+      <c r="B10" s="1639">
+        <v>2010</v>
+      </c>
+      <c r="C10" s="1640" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" s="1641"/>
+      <c r="E10" s="1642">
+        <v>4</v>
+      </c>
+      <c r="F10" s="1643">
+        <v>1</v>
+      </c>
+      <c r="G10" s="1644">
+        <v>5</v>
+      </c>
+      <c r="H10" s="1645">
+        <v>3</v>
+      </c>
+      <c r="I10" s="1646"/>
+      <c r="J10" s="1647"/>
+      <c r="K10" s="1648">
+        <v>3</v>
+      </c>
+      <c r="L10" s="1649"/>
+      <c r="M10" s="1650"/>
+      <c r="N10" s="1651"/>
+      <c r="O10" s="1652">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
+      <c r="A11" s="1653" t="s">
+        <v>160</v>
+      </c>
+      <c r="B11" s="1654">
+        <v>2010</v>
+      </c>
+      <c r="C11" s="1655" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" s="1656">
+        <v>1</v>
+      </c>
+      <c r="E11" s="1657"/>
+      <c r="F11" s="1658"/>
+      <c r="G11" s="1659">
+        <v>6</v>
+      </c>
+      <c r="H11" s="1660"/>
+      <c r="I11" s="1661"/>
+      <c r="J11" s="1662">
+        <v>4</v>
+      </c>
+      <c r="K11" s="1663">
+        <v>3</v>
+      </c>
+      <c r="L11" s="1664"/>
+      <c r="M11" s="1665"/>
+      <c r="N11" s="1666"/>
+      <c r="O11" s="1667">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="A12" s="1668" t="s">
+        <v>161</v>
+      </c>
+      <c r="B12" s="1669">
+        <v>2011</v>
+      </c>
+      <c r="C12" s="1670" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12" s="1671"/>
+      <c r="E12" s="1672">
+        <v>6</v>
+      </c>
+      <c r="F12" s="1673">
+        <v>2</v>
+      </c>
+      <c r="G12" s="1674">
+        <v>3</v>
+      </c>
+      <c r="H12" s="1675"/>
+      <c r="I12" s="1676"/>
+      <c r="J12" s="1677"/>
+      <c r="K12" s="1678"/>
+      <c r="L12" s="1679"/>
+      <c r="M12" s="1680"/>
+      <c r="N12" s="1681"/>
+      <c r="O12" s="1682">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" s="1683" t="s">
+        <v>162</v>
+      </c>
+      <c r="B13" s="1684">
+        <v>2011</v>
+      </c>
+      <c r="C13" s="1685" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" s="1686">
+        <v>4</v>
+      </c>
+      <c r="E13" s="1687">
+        <v>1</v>
+      </c>
+      <c r="F13" s="1688">
+        <v>4</v>
+      </c>
+      <c r="G13" s="1689">
+        <v>0</v>
+      </c>
+      <c r="H13" s="1690"/>
+      <c r="I13" s="1691"/>
+      <c r="J13" s="1692"/>
+      <c r="K13" s="1693"/>
+      <c r="L13" s="1694"/>
+      <c r="M13" s="1695"/>
+      <c r="N13" s="1696"/>
+      <c r="O13" s="1697">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
+      <c r="A14" s="1698" t="s">
+        <v>163</v>
+      </c>
+      <c r="B14" s="1699">
+        <v>2010</v>
+      </c>
+      <c r="C14" s="1700" t="s">
+        <v>28</v>
+      </c>
+      <c r="D14" s="1701"/>
+      <c r="E14" s="1702"/>
+      <c r="F14" s="1703"/>
+      <c r="G14" s="1704"/>
+      <c r="H14" s="1705"/>
+      <c r="I14" s="1706">
+        <v>6</v>
+      </c>
+      <c r="J14" s="1707">
+        <v>2</v>
+      </c>
+      <c r="K14" s="1708"/>
+      <c r="L14" s="1709"/>
+      <c r="M14" s="1710"/>
+      <c r="N14" s="1711"/>
+      <c r="O14" s="1712">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
+      <c r="A15" s="1713" t="s">
+        <v>164</v>
+      </c>
+      <c r="B15" s="1714">
+        <v>2011</v>
+      </c>
+      <c r="C15" s="1715" t="s">
+        <v>28</v>
+      </c>
+      <c r="D15" s="1716">
+        <v>2</v>
+      </c>
+      <c r="E15" s="1717">
+        <v>0</v>
+      </c>
+      <c r="F15" s="1718">
+        <v>0</v>
+      </c>
+      <c r="G15" s="1719"/>
+      <c r="H15" s="1720"/>
+      <c r="I15" s="1721"/>
+      <c r="J15" s="1722">
+        <v>3</v>
+      </c>
+      <c r="K15" s="1723">
+        <v>2</v>
+      </c>
+      <c r="L15" s="1724"/>
+      <c r="M15" s="1725"/>
+      <c r="N15" s="1726"/>
+      <c r="O15" s="1727">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
+      <c r="A16" s="1728" t="s">
+        <v>165</v>
+      </c>
+      <c r="B16" s="1729">
+        <v>2011</v>
+      </c>
+      <c r="C16" s="1730" t="s">
+        <v>28</v>
+      </c>
+      <c r="D16" s="1731"/>
+      <c r="E16" s="1732"/>
+      <c r="F16" s="1733"/>
+      <c r="G16" s="1734"/>
+      <c r="H16" s="1735"/>
+      <c r="I16" s="1736">
+        <v>3</v>
+      </c>
+      <c r="J16" s="1737">
+        <v>1</v>
+      </c>
+      <c r="K16" s="1738">
+        <v>2</v>
+      </c>
+      <c r="L16" s="1739"/>
+      <c r="M16" s="1740"/>
+      <c r="N16" s="1741"/>
+      <c r="O16" s="1742">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15">
+      <c r="A17" s="1743" t="s">
+        <v>166</v>
+      </c>
+      <c r="B17" s="1744">
+        <v>2010</v>
+      </c>
+      <c r="C17" s="1745" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17" s="1746"/>
+      <c r="E17" s="1747"/>
+      <c r="F17" s="1748"/>
+      <c r="G17" s="1749"/>
+      <c r="H17" s="1750"/>
+      <c r="I17" s="1751">
+        <v>2</v>
+      </c>
+      <c r="J17" s="1752"/>
+      <c r="K17" s="1753"/>
+      <c r="L17" s="1754"/>
+      <c r="M17" s="1755"/>
+      <c r="N17" s="1756"/>
+      <c r="O17" s="1757">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" s="1758" t="s">
+        <v>167</v>
+      </c>
+      <c r="B18" s="1759">
+        <v>2011</v>
+      </c>
+      <c r="C18" s="1760" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" s="1761">
+        <v>0</v>
+      </c>
+      <c r="E18" s="1762">
+        <v>0</v>
+      </c>
+      <c r="F18" s="1763">
+        <v>0</v>
+      </c>
+      <c r="G18" s="1764">
+        <v>0</v>
+      </c>
+      <c r="H18" s="1765"/>
+      <c r="I18" s="1766">
+        <v>1</v>
+      </c>
+      <c r="J18" s="1767"/>
+      <c r="K18" s="1768"/>
+      <c r="L18" s="1769"/>
+      <c r="M18" s="1770"/>
+      <c r="N18" s="1771"/>
+      <c r="O18" s="1772">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="1773" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="1774" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="1775" t="s">
+        <v>41</v>
+      </c>
+      <c r="C21" s="1776" t="s">
         <v>42</v>
       </c>
-      <c r="G2" s="1012" t="s">
+      <c r="D21" s="1777" t="s">
         <v>43</v>
       </c>
-      <c r="H2" s="1013" t="s">
+      <c r="E21" s="1778" t="s">
+        <v>43</v>
+      </c>
+      <c r="F21" s="1779" t="s">
         <v>44</v>
       </c>
-      <c r="I2" s="1014" t="s">
-[...2 lines deleted...]
-      <c r="J2" s="1015" t="s">
+      <c r="G21" s="1780" t="s">
+        <v>44</v>
+      </c>
+      <c r="H21" s="1781" t="s">
+        <v>45</v>
+      </c>
+      <c r="I21" s="1782" t="s">
+        <v>43</v>
+      </c>
+      <c r="J21" s="1783" t="s">
+        <v>46</v>
+      </c>
+      <c r="K21" s="1784" t="s">
+        <v>45</v>
+      </c>
+      <c r="L21" s="1785" t="s">
+        <v>46</v>
+      </c>
+      <c r="M21" s="1786" t="s">
+        <v>45</v>
+      </c>
+      <c r="N21" s="1787" t="s">
+        <v>151</v>
+      </c>
+      <c r="O21" s="1788" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
-[...3 lines deleted...]
-      <c r="B3" s="1017">
+    <row r="22" spans="1:15">
+      <c r="A22" s="1789" t="s">
+        <v>169</v>
+      </c>
+      <c r="B22" s="1790">
         <v>2010</v>
       </c>
-      <c r="C3" s="1018" t="s">
+      <c r="C22" s="1791" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="1792">
+        <v>12</v>
+      </c>
+      <c r="E22" s="1793"/>
+      <c r="F22" s="1794"/>
+      <c r="G22" s="1795">
+        <v>12</v>
+      </c>
+      <c r="H22" s="1796">
+        <v>12</v>
+      </c>
+      <c r="I22" s="1797"/>
+      <c r="J22" s="1798">
+        <v>12</v>
+      </c>
+      <c r="K22" s="1799">
+        <v>12</v>
+      </c>
+      <c r="L22" s="1800"/>
+      <c r="M22" s="1801"/>
+      <c r="N22" s="1802"/>
+      <c r="O22" s="1803">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="1804" t="s">
+        <v>170</v>
+      </c>
+      <c r="B23" s="1805">
+        <v>2010</v>
+      </c>
+      <c r="C23" s="1806" t="s">
         <v>28</v>
       </c>
-      <c r="D3" s="1019">
+      <c r="D23" s="1807">
+        <v>7</v>
+      </c>
+      <c r="E23" s="1808">
+        <v>12</v>
+      </c>
+      <c r="F23" s="1809">
+        <v>12</v>
+      </c>
+      <c r="G23" s="1810">
         <v>9</v>
       </c>
-      <c r="E3" s="1020">
+      <c r="H23" s="1811">
+        <v>9</v>
+      </c>
+      <c r="I23" s="1812"/>
+      <c r="J23" s="1813"/>
+      <c r="K23" s="1814">
+        <v>9</v>
+      </c>
+      <c r="L23" s="1815"/>
+      <c r="M23" s="1816"/>
+      <c r="N23" s="1817"/>
+      <c r="O23" s="1818">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="1819" t="s">
+        <v>171</v>
+      </c>
+      <c r="B24" s="1820">
+        <v>2010</v>
+      </c>
+      <c r="C24" s="1821" t="s">
+        <v>30</v>
+      </c>
+      <c r="D24" s="1822">
+        <v>9</v>
+      </c>
+      <c r="E24" s="1823">
+        <v>9</v>
+      </c>
+      <c r="F24" s="1824">
+        <v>9</v>
+      </c>
+      <c r="G24" s="1825">
+        <v>7</v>
+      </c>
+      <c r="H24" s="1826">
+        <v>7</v>
+      </c>
+      <c r="I24" s="1827"/>
+      <c r="J24" s="1828">
+        <v>7</v>
+      </c>
+      <c r="K24" s="1829">
+        <v>7</v>
+      </c>
+      <c r="L24" s="1830"/>
+      <c r="M24" s="1831"/>
+      <c r="N24" s="1832"/>
+      <c r="O24" s="1833">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="1834" t="s">
+        <v>172</v>
+      </c>
+      <c r="B25" s="1835">
+        <v>2010</v>
+      </c>
+      <c r="C25" s="1836" t="s">
+        <v>28</v>
+      </c>
+      <c r="D25" s="1837"/>
+      <c r="E25" s="1838"/>
+      <c r="F25" s="1839"/>
+      <c r="G25" s="1840"/>
+      <c r="H25" s="1841"/>
+      <c r="I25" s="1842">
         <v>12</v>
       </c>
-      <c r="F3" s="1021">
-[...26 lines deleted...]
-      <c r="E4" s="1030">
+      <c r="J25" s="1843">
         <v>9</v>
       </c>
-      <c r="F4" s="1031">
-[...439 lines deleted...]
-        <v>36</v>
+      <c r="K25" s="1844"/>
+      <c r="L25" s="1845"/>
+      <c r="M25" s="1846"/>
+      <c r="N25" s="1847"/>
+      <c r="O25" s="1848">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K17"/>
+  <dimension ref="A1:P20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F17" sqref="F17"/>
+      <selection activeCell="G20" sqref="G20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
-[...8 lines deleted...]
-      <c r="B2" s="1189" t="s">
+    <row r="1" spans="1:16">
+      <c r="A1" s="1849" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" s="1850" t="s">
         <v>40</v>
       </c>
-      <c r="C2" s="1190" t="s">
+      <c r="B2" s="1851" t="s">
         <v>41</v>
       </c>
-      <c r="D2" s="1191" t="s">
-[...2 lines deleted...]
-      <c r="E2" s="1192" t="s">
+      <c r="C2" s="1852" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2" s="1853" t="s">
+        <v>94</v>
+      </c>
+      <c r="E2" s="1854" t="s">
+        <v>44</v>
+      </c>
+      <c r="F2" s="1855" t="s">
         <v>43</v>
       </c>
-      <c r="F2" s="1193" t="s">
+      <c r="G2" s="1856" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2" s="1857" t="s">
+        <v>44</v>
+      </c>
+      <c r="I2" s="1858" t="s">
+        <v>46</v>
+      </c>
+      <c r="J2" s="1859" t="s">
+        <v>43</v>
+      </c>
+      <c r="K2" s="1860" t="s">
+        <v>46</v>
+      </c>
+      <c r="L2" s="1861" t="s">
+        <v>45</v>
+      </c>
+      <c r="M2" s="1862" t="s">
+        <v>46</v>
+      </c>
+      <c r="N2" s="1863" t="s">
+        <v>45</v>
+      </c>
+      <c r="O2" s="1864" t="s">
+        <v>151</v>
+      </c>
+      <c r="P2" s="1865" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="A3" s="1866" t="s">
+        <v>174</v>
+      </c>
+      <c r="B3" s="1867">
+        <v>2010</v>
+      </c>
+      <c r="C3" s="1868" t="s">
+        <v>31</v>
+      </c>
+      <c r="D3" s="1869">
+        <v>12</v>
+      </c>
+      <c r="E3" s="1870"/>
+      <c r="F3" s="1871"/>
+      <c r="G3" s="1872">
+        <v>12</v>
+      </c>
+      <c r="H3" s="1873"/>
+      <c r="I3" s="1874">
+        <v>12</v>
+      </c>
+      <c r="J3" s="1875">
+        <v>12</v>
+      </c>
+      <c r="K3" s="1876">
+        <v>12</v>
+      </c>
+      <c r="L3" s="1877">
+        <v>12</v>
+      </c>
+      <c r="M3" s="1878"/>
+      <c r="N3" s="1879"/>
+      <c r="O3" s="1880"/>
+      <c r="P3" s="1881">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" s="1882" t="s">
+        <v>175</v>
+      </c>
+      <c r="B4" s="1883">
+        <v>2011</v>
+      </c>
+      <c r="C4" s="1884" t="s">
+        <v>29</v>
+      </c>
+      <c r="D4" s="1885">
+        <v>9</v>
+      </c>
+      <c r="E4" s="1886">
+        <v>12</v>
+      </c>
+      <c r="F4" s="1887">
+        <v>12</v>
+      </c>
+      <c r="G4" s="1888">
+        <v>9</v>
+      </c>
+      <c r="H4" s="1889"/>
+      <c r="I4" s="1890">
+        <v>9</v>
+      </c>
+      <c r="J4" s="1891">
+        <v>1</v>
+      </c>
+      <c r="K4" s="1892">
+        <v>9</v>
+      </c>
+      <c r="L4" s="1893">
+        <v>7</v>
+      </c>
+      <c r="M4" s="1894"/>
+      <c r="N4" s="1895"/>
+      <c r="O4" s="1896"/>
+      <c r="P4" s="1897">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" s="1898" t="s">
+        <v>176</v>
+      </c>
+      <c r="B5" s="1899">
+        <v>2011</v>
+      </c>
+      <c r="C5" s="1900" t="s">
+        <v>33</v>
+      </c>
+      <c r="D5" s="1901">
+        <v>7</v>
+      </c>
+      <c r="E5" s="1902">
+        <v>9</v>
+      </c>
+      <c r="F5" s="1903">
+        <v>9</v>
+      </c>
+      <c r="G5" s="1904">
+        <v>6</v>
+      </c>
+      <c r="H5" s="1905"/>
+      <c r="I5" s="1906">
+        <v>6</v>
+      </c>
+      <c r="J5" s="1907">
+        <v>9</v>
+      </c>
+      <c r="K5" s="1908">
+        <v>7</v>
+      </c>
+      <c r="L5" s="1909">
+        <v>9</v>
+      </c>
+      <c r="M5" s="1910"/>
+      <c r="N5" s="1911"/>
+      <c r="O5" s="1912"/>
+      <c r="P5" s="1913">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="1914" t="s">
+        <v>177</v>
+      </c>
+      <c r="B6" s="1915">
+        <v>2010</v>
+      </c>
+      <c r="C6" s="1916" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" s="1917">
+        <v>6</v>
+      </c>
+      <c r="E6" s="1918"/>
+      <c r="F6" s="1919">
+        <v>7</v>
+      </c>
+      <c r="G6" s="1920">
+        <v>7</v>
+      </c>
+      <c r="H6" s="1921"/>
+      <c r="I6" s="1922">
+        <v>7</v>
+      </c>
+      <c r="J6" s="1923">
+        <v>6</v>
+      </c>
+      <c r="K6" s="1924">
+        <v>5</v>
+      </c>
+      <c r="L6" s="1925">
+        <v>6</v>
+      </c>
+      <c r="M6" s="1926"/>
+      <c r="N6" s="1927"/>
+      <c r="O6" s="1928"/>
+      <c r="P6" s="1929">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="1930" t="s">
+        <v>178</v>
+      </c>
+      <c r="B7" s="1931">
+        <v>2011</v>
+      </c>
+      <c r="C7" s="1932" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" s="1933">
+        <v>5</v>
+      </c>
+      <c r="E7" s="1934"/>
+      <c r="F7" s="1935"/>
+      <c r="G7" s="1936">
+        <v>3</v>
+      </c>
+      <c r="H7" s="1937"/>
+      <c r="I7" s="1938">
+        <v>5</v>
+      </c>
+      <c r="J7" s="1939">
+        <v>7</v>
+      </c>
+      <c r="K7" s="1940">
+        <v>6</v>
+      </c>
+      <c r="L7" s="1941">
+        <v>5</v>
+      </c>
+      <c r="M7" s="1942"/>
+      <c r="N7" s="1943"/>
+      <c r="O7" s="1944"/>
+      <c r="P7" s="1945">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="1946" t="s">
+        <v>179</v>
+      </c>
+      <c r="B8" s="1947">
+        <v>2010</v>
+      </c>
+      <c r="C8" s="1948" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" s="1949">
+        <v>2</v>
+      </c>
+      <c r="E8" s="1950">
+        <v>7</v>
+      </c>
+      <c r="F8" s="1951">
+        <v>6</v>
+      </c>
+      <c r="G8" s="1952">
+        <v>5</v>
+      </c>
+      <c r="H8" s="1953"/>
+      <c r="I8" s="1954">
+        <v>4</v>
+      </c>
+      <c r="J8" s="1955"/>
+      <c r="K8" s="1956"/>
+      <c r="L8" s="1957"/>
+      <c r="M8" s="1958"/>
+      <c r="N8" s="1959"/>
+      <c r="O8" s="1960"/>
+      <c r="P8" s="1961">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="1962" t="s">
+        <v>180</v>
+      </c>
+      <c r="B9" s="1963">
+        <v>2010</v>
+      </c>
+      <c r="C9" s="1964" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="1965">
+        <v>1</v>
+      </c>
+      <c r="E9" s="1966">
+        <v>4</v>
+      </c>
+      <c r="F9" s="1967">
+        <v>3</v>
+      </c>
+      <c r="G9" s="1968">
+        <v>2</v>
+      </c>
+      <c r="H9" s="1969"/>
+      <c r="I9" s="1970"/>
+      <c r="J9" s="1971">
+        <v>4</v>
+      </c>
+      <c r="K9" s="1972">
+        <v>3</v>
+      </c>
+      <c r="L9" s="1973">
+        <v>2</v>
+      </c>
+      <c r="M9" s="1974"/>
+      <c r="N9" s="1975"/>
+      <c r="O9" s="1976"/>
+      <c r="P9" s="1977">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="1978" t="s">
+        <v>181</v>
+      </c>
+      <c r="B10" s="1979">
+        <v>2010</v>
+      </c>
+      <c r="C10" s="1980" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" s="1981">
+        <v>4</v>
+      </c>
+      <c r="E10" s="1982"/>
+      <c r="F10" s="1983"/>
+      <c r="G10" s="1984">
+        <v>4</v>
+      </c>
+      <c r="H10" s="1985"/>
+      <c r="I10" s="1986"/>
+      <c r="J10" s="1987"/>
+      <c r="K10" s="1988">
+        <v>2</v>
+      </c>
+      <c r="L10" s="1989">
+        <v>4</v>
+      </c>
+      <c r="M10" s="1990"/>
+      <c r="N10" s="1991"/>
+      <c r="O10" s="1992"/>
+      <c r="P10" s="1993">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="1994" t="s">
+        <v>182</v>
+      </c>
+      <c r="B11" s="1995">
+        <v>2010</v>
+      </c>
+      <c r="C11" s="1996" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" s="1997">
+        <v>0</v>
+      </c>
+      <c r="E11" s="1998">
+        <v>6</v>
+      </c>
+      <c r="F11" s="1999">
+        <v>5</v>
+      </c>
+      <c r="G11" s="2000">
+        <v>1</v>
+      </c>
+      <c r="H11" s="2001"/>
+      <c r="I11" s="2002"/>
+      <c r="J11" s="2003"/>
+      <c r="K11" s="2004">
+        <v>2</v>
+      </c>
+      <c r="L11" s="2005">
+        <v>0</v>
+      </c>
+      <c r="M11" s="2006"/>
+      <c r="N11" s="2007"/>
+      <c r="O11" s="2008"/>
+      <c r="P11" s="2009">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="2010" t="s">
+        <v>183</v>
+      </c>
+      <c r="B12" s="2011">
+        <v>2011</v>
+      </c>
+      <c r="C12" s="2012" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12" s="2013">
+        <v>3</v>
+      </c>
+      <c r="E12" s="2014">
+        <v>5</v>
+      </c>
+      <c r="F12" s="2015">
+        <v>4</v>
+      </c>
+      <c r="G12" s="2016">
+        <v>0</v>
+      </c>
+      <c r="H12" s="2017"/>
+      <c r="I12" s="2018"/>
+      <c r="J12" s="2019">
+        <v>2</v>
+      </c>
+      <c r="K12" s="2020"/>
+      <c r="L12" s="2021"/>
+      <c r="M12" s="2022"/>
+      <c r="N12" s="2023"/>
+      <c r="O12" s="2024"/>
+      <c r="P12" s="2025">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="2026" t="s">
+        <v>184</v>
+      </c>
+      <c r="B13" s="2027">
+        <v>2010</v>
+      </c>
+      <c r="C13" s="2028" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" s="2029"/>
+      <c r="E13" s="2030"/>
+      <c r="F13" s="2031"/>
+      <c r="G13" s="2032"/>
+      <c r="H13" s="2033"/>
+      <c r="I13" s="2034"/>
+      <c r="J13" s="2035">
+        <v>3</v>
+      </c>
+      <c r="K13" s="2036">
+        <v>4</v>
+      </c>
+      <c r="L13" s="2037">
+        <v>3</v>
+      </c>
+      <c r="M13" s="2038"/>
+      <c r="N13" s="2039"/>
+      <c r="O13" s="2040"/>
+      <c r="P13" s="2041">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="2042" t="s">
+        <v>185</v>
+      </c>
+      <c r="B14" s="2043">
+        <v>2010</v>
+      </c>
+      <c r="C14" s="2044" t="s">
+        <v>28</v>
+      </c>
+      <c r="D14" s="2045"/>
+      <c r="E14" s="2046"/>
+      <c r="F14" s="2047"/>
+      <c r="G14" s="2048"/>
+      <c r="H14" s="2049"/>
+      <c r="I14" s="2050"/>
+      <c r="J14" s="2051">
+        <v>5</v>
+      </c>
+      <c r="K14" s="2052">
+        <v>1</v>
+      </c>
+      <c r="L14" s="2053">
+        <v>1</v>
+      </c>
+      <c r="M14" s="2054"/>
+      <c r="N14" s="2055"/>
+      <c r="O14" s="2056"/>
+      <c r="P14" s="2057">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="2058" t="s">
+        <v>186</v>
+      </c>
+      <c r="B15" s="2059">
+        <v>2011</v>
+      </c>
+      <c r="C15" s="2060" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="2061"/>
+      <c r="E15" s="2062"/>
+      <c r="F15" s="2063"/>
+      <c r="G15" s="2064"/>
+      <c r="H15" s="2065"/>
+      <c r="I15" s="2066"/>
+      <c r="J15" s="2067"/>
+      <c r="K15" s="2068">
+        <v>3</v>
+      </c>
+      <c r="L15" s="2069">
+        <v>3</v>
+      </c>
+      <c r="M15" s="2070"/>
+      <c r="N15" s="2071"/>
+      <c r="O15" s="2072"/>
+      <c r="P15" s="2073">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" s="2074" t="s">
+        <v>187</v>
+      </c>
+      <c r="B16" s="2075">
+        <v>2011</v>
+      </c>
+      <c r="C16" s="2076" t="s">
+        <v>33</v>
+      </c>
+      <c r="D16" s="2077"/>
+      <c r="E16" s="2078">
+        <v>3</v>
+      </c>
+      <c r="F16" s="2079"/>
+      <c r="G16" s="2080"/>
+      <c r="H16" s="2081"/>
+      <c r="I16" s="2082"/>
+      <c r="J16" s="2083"/>
+      <c r="K16" s="2084"/>
+      <c r="L16" s="2085"/>
+      <c r="M16" s="2086"/>
+      <c r="N16" s="2087"/>
+      <c r="O16" s="2088"/>
+      <c r="P16" s="2089">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" s="2090" t="s">
+        <v>188</v>
+      </c>
+      <c r="B17" s="2091">
+        <v>2010</v>
+      </c>
+      <c r="C17" s="2092" t="s">
+        <v>28</v>
+      </c>
+      <c r="D17" s="2093"/>
+      <c r="E17" s="2094">
+        <v>2</v>
+      </c>
+      <c r="F17" s="2095"/>
+      <c r="G17" s="2096"/>
+      <c r="H17" s="2097"/>
+      <c r="I17" s="2098"/>
+      <c r="J17" s="2099"/>
+      <c r="K17" s="2100"/>
+      <c r="L17" s="2101"/>
+      <c r="M17" s="2102"/>
+      <c r="N17" s="2103"/>
+      <c r="O17" s="2104"/>
+      <c r="P17" s="2105">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" s="2106" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" s="2107" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20" s="2108" t="s">
+        <v>41</v>
+      </c>
+      <c r="C20" s="2109" t="s">
         <v>42</v>
       </c>
-      <c r="G2" s="1194" t="s">
-[...370 lines deleted...]
-      <c r="F17" s="1337" t="s">
+      <c r="D20" s="2110" t="s">
+        <v>94</v>
+      </c>
+      <c r="E20" s="2111" t="s">
+        <v>44</v>
+      </c>
+      <c r="F20" s="2112" t="s">
+        <v>151</v>
+      </c>
+      <c r="G20" s="2113" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J25"/>
+  <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J25" sqref="J25"/>
+      <selection activeCell="M31" sqref="M31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
-[...8 lines deleted...]
-      <c r="B2" s="1340" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="2114" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="2115" t="s">
         <v>40</v>
       </c>
-      <c r="C2" s="1341" t="s">
+      <c r="B2" s="2116" t="s">
         <v>41</v>
       </c>
-      <c r="D2" s="1342" t="s">
-[...2 lines deleted...]
-      <c r="E2" s="1343" t="s">
+      <c r="C2" s="2117" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2" s="2118" t="s">
+        <v>94</v>
+      </c>
+      <c r="E2" s="2119" t="s">
+        <v>44</v>
+      </c>
+      <c r="F2" s="2120" t="s">
         <v>43</v>
       </c>
-      <c r="F2" s="1344" t="s">
+      <c r="G2" s="2121" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2" s="2122" t="s">
+        <v>45</v>
+      </c>
+      <c r="I2" s="2123" t="s">
+        <v>43</v>
+      </c>
+      <c r="J2" s="2124" t="s">
+        <v>46</v>
+      </c>
+      <c r="K2" s="2125" t="s">
+        <v>45</v>
+      </c>
+      <c r="L2" s="2126" t="s">
+        <v>70</v>
+      </c>
+      <c r="M2" s="2127" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="2128" t="s">
+        <v>191</v>
+      </c>
+      <c r="B3" s="2129">
+        <v>2012</v>
+      </c>
+      <c r="C3" s="2130" t="s">
+        <v>29</v>
+      </c>
+      <c r="D3" s="2131">
+        <v>12</v>
+      </c>
+      <c r="E3" s="2132">
+        <v>12</v>
+      </c>
+      <c r="F3" s="2133">
+        <v>12</v>
+      </c>
+      <c r="G3" s="2134">
+        <v>12</v>
+      </c>
+      <c r="H3" s="2135">
+        <v>12</v>
+      </c>
+      <c r="I3" s="2136">
+        <v>12</v>
+      </c>
+      <c r="J3" s="2137">
+        <v>12</v>
+      </c>
+      <c r="K3" s="2138">
+        <v>12</v>
+      </c>
+      <c r="L3" s="2139"/>
+      <c r="M3" s="2140">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="2141" t="s">
+        <v>192</v>
+      </c>
+      <c r="B4" s="2142">
+        <v>2013</v>
+      </c>
+      <c r="C4" s="2143" t="s">
+        <v>29</v>
+      </c>
+      <c r="D4" s="2144">
+        <v>6</v>
+      </c>
+      <c r="E4" s="2145">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2146">
+        <v>7</v>
+      </c>
+      <c r="G4" s="2147">
+        <v>9</v>
+      </c>
+      <c r="H4" s="2148">
+        <v>9</v>
+      </c>
+      <c r="I4" s="2149">
+        <v>7</v>
+      </c>
+      <c r="J4" s="2150">
+        <v>9</v>
+      </c>
+      <c r="K4" s="2151">
+        <v>6</v>
+      </c>
+      <c r="L4" s="2152"/>
+      <c r="M4" s="2153">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="2154" t="s">
+        <v>193</v>
+      </c>
+      <c r="B5" s="2155">
+        <v>2012</v>
+      </c>
+      <c r="C5" s="2156" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" s="2157">
+        <v>9</v>
+      </c>
+      <c r="E5" s="2158">
+        <v>6</v>
+      </c>
+      <c r="F5" s="2159">
+        <v>9</v>
+      </c>
+      <c r="G5" s="2160">
+        <v>7</v>
+      </c>
+      <c r="H5" s="2161">
+        <v>6</v>
+      </c>
+      <c r="I5" s="2162">
+        <v>1</v>
+      </c>
+      <c r="J5" s="2163">
+        <v>6</v>
+      </c>
+      <c r="K5" s="2164">
+        <v>9</v>
+      </c>
+      <c r="L5" s="2165"/>
+      <c r="M5" s="2166">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="2167" t="s">
+        <v>194</v>
+      </c>
+      <c r="B6" s="2168">
+        <v>2012</v>
+      </c>
+      <c r="C6" s="2169" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6" s="2170">
+        <v>7</v>
+      </c>
+      <c r="E6" s="2171">
+        <v>7</v>
+      </c>
+      <c r="F6" s="2172"/>
+      <c r="G6" s="2173">
+        <v>6</v>
+      </c>
+      <c r="H6" s="2174">
+        <v>7</v>
+      </c>
+      <c r="I6" s="2175">
+        <v>9</v>
+      </c>
+      <c r="J6" s="2176">
+        <v>7</v>
+      </c>
+      <c r="K6" s="2177">
+        <v>7</v>
+      </c>
+      <c r="L6" s="2178"/>
+      <c r="M6" s="2179">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="2180" t="s">
+        <v>195</v>
+      </c>
+      <c r="B7" s="2181">
+        <v>2013</v>
+      </c>
+      <c r="C7" s="2182" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" s="2183">
+        <v>5</v>
+      </c>
+      <c r="E7" s="2184">
+        <v>5</v>
+      </c>
+      <c r="F7" s="2185">
+        <v>6</v>
+      </c>
+      <c r="G7" s="2186">
+        <v>5</v>
+      </c>
+      <c r="H7" s="2187">
+        <v>5</v>
+      </c>
+      <c r="I7" s="2188">
+        <v>6</v>
+      </c>
+      <c r="J7" s="2189">
+        <v>4</v>
+      </c>
+      <c r="K7" s="2190">
+        <v>5</v>
+      </c>
+      <c r="L7" s="2191"/>
+      <c r="M7" s="2192">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="2193" t="s">
+        <v>196</v>
+      </c>
+      <c r="B8" s="2194">
+        <v>2012</v>
+      </c>
+      <c r="C8" s="2195" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="2196">
+        <v>4</v>
+      </c>
+      <c r="E8" s="2197">
+        <v>4</v>
+      </c>
+      <c r="F8" s="2198">
+        <v>5</v>
+      </c>
+      <c r="G8" s="2199">
+        <v>4</v>
+      </c>
+      <c r="H8" s="2200">
+        <v>4</v>
+      </c>
+      <c r="I8" s="2201">
+        <v>5</v>
+      </c>
+      <c r="J8" s="2202">
+        <v>3</v>
+      </c>
+      <c r="K8" s="2203">
+        <v>4</v>
+      </c>
+      <c r="L8" s="2204"/>
+      <c r="M8" s="2205">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="2206" t="s">
+        <v>197</v>
+      </c>
+      <c r="B9" s="2207">
+        <v>2012</v>
+      </c>
+      <c r="C9" s="2208" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="2209">
+        <v>3</v>
+      </c>
+      <c r="E9" s="2210">
+        <v>3</v>
+      </c>
+      <c r="F9" s="2211">
+        <v>4</v>
+      </c>
+      <c r="G9" s="2212">
+        <v>3</v>
+      </c>
+      <c r="H9" s="2213"/>
+      <c r="I9" s="2214">
+        <v>3</v>
+      </c>
+      <c r="J9" s="2215"/>
+      <c r="K9" s="2216">
+        <v>3</v>
+      </c>
+      <c r="L9" s="2217"/>
+      <c r="M9" s="2218">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="2219" t="s">
+        <v>198</v>
+      </c>
+      <c r="B10" s="2220">
+        <v>2013</v>
+      </c>
+      <c r="C10" s="2221" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" s="2222">
+        <v>2</v>
+      </c>
+      <c r="E10" s="2223"/>
+      <c r="F10" s="2224"/>
+      <c r="G10" s="2225">
+        <v>1</v>
+      </c>
+      <c r="H10" s="2226">
+        <v>3</v>
+      </c>
+      <c r="I10" s="2227">
+        <v>4</v>
+      </c>
+      <c r="J10" s="2228">
+        <v>2</v>
+      </c>
+      <c r="K10" s="2229">
+        <v>1</v>
+      </c>
+      <c r="L10" s="2230"/>
+      <c r="M10" s="2231">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="2232" t="s">
+        <v>199</v>
+      </c>
+      <c r="B11" s="2233">
+        <v>2012</v>
+      </c>
+      <c r="C11" s="2234" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="2235">
+        <v>1</v>
+      </c>
+      <c r="E11" s="2236">
+        <v>2</v>
+      </c>
+      <c r="F11" s="2237">
+        <v>3</v>
+      </c>
+      <c r="G11" s="2238">
+        <v>2</v>
+      </c>
+      <c r="H11" s="2239"/>
+      <c r="I11" s="2240"/>
+      <c r="J11" s="2241"/>
+      <c r="K11" s="2242"/>
+      <c r="L11" s="2243"/>
+      <c r="M11" s="2244">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="2245" t="s">
+        <v>200</v>
+      </c>
+      <c r="B12" s="2246">
+        <v>2012</v>
+      </c>
+      <c r="C12" s="2247" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12" s="2248"/>
+      <c r="E12" s="2249"/>
+      <c r="F12" s="2250"/>
+      <c r="G12" s="2251"/>
+      <c r="H12" s="2252"/>
+      <c r="I12" s="2253"/>
+      <c r="J12" s="2254">
+        <v>5</v>
+      </c>
+      <c r="K12" s="2255">
+        <v>2</v>
+      </c>
+      <c r="L12" s="2256"/>
+      <c r="M12" s="2257">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="2258" t="s">
+        <v>201</v>
+      </c>
+      <c r="B13" s="2259">
+        <v>2013</v>
+      </c>
+      <c r="C13" s="2260" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" s="2261"/>
+      <c r="E13" s="2262"/>
+      <c r="F13" s="2263"/>
+      <c r="G13" s="2264">
+        <v>0</v>
+      </c>
+      <c r="H13" s="2265"/>
+      <c r="I13" s="2266">
+        <v>0</v>
+      </c>
+      <c r="J13" s="2267">
+        <v>3</v>
+      </c>
+      <c r="K13" s="2268">
+        <v>3</v>
+      </c>
+      <c r="L13" s="2269"/>
+      <c r="M13" s="2270">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="2271" t="s">
+        <v>202</v>
+      </c>
+      <c r="B14" s="2272">
+        <v>2013</v>
+      </c>
+      <c r="C14" s="2273" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="2274"/>
+      <c r="E14" s="2275"/>
+      <c r="F14" s="2276"/>
+      <c r="G14" s="2277"/>
+      <c r="H14" s="2278">
+        <v>2</v>
+      </c>
+      <c r="I14" s="2279">
+        <v>2</v>
+      </c>
+      <c r="J14" s="2280"/>
+      <c r="K14" s="2281"/>
+      <c r="L14" s="2282"/>
+      <c r="M14" s="2283">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="2284" t="s">
+        <v>203</v>
+      </c>
+      <c r="B15" s="2285">
+        <v>2013</v>
+      </c>
+      <c r="C15" s="2286" t="s">
+        <v>30</v>
+      </c>
+      <c r="D15" s="2287"/>
+      <c r="E15" s="2288"/>
+      <c r="F15" s="2289"/>
+      <c r="G15" s="2290"/>
+      <c r="H15" s="2291"/>
+      <c r="I15" s="2292"/>
+      <c r="J15" s="2293">
+        <v>1</v>
+      </c>
+      <c r="K15" s="2294">
+        <v>2</v>
+      </c>
+      <c r="L15" s="2295"/>
+      <c r="M15" s="2296">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="2297" t="s">
+        <v>204</v>
+      </c>
+      <c r="B16" s="2298">
+        <v>2012</v>
+      </c>
+      <c r="C16" s="2299" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="2300"/>
+      <c r="E16" s="2301"/>
+      <c r="F16" s="2302"/>
+      <c r="G16" s="2303"/>
+      <c r="H16" s="2304"/>
+      <c r="I16" s="2305">
+        <v>0</v>
+      </c>
+      <c r="J16" s="2306">
+        <v>2</v>
+      </c>
+      <c r="K16" s="2307"/>
+      <c r="L16" s="2308"/>
+      <c r="M16" s="2309">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="2310" t="s">
+        <v>205</v>
+      </c>
+      <c r="B17" s="2311">
+        <v>2013</v>
+      </c>
+      <c r="C17" s="2312" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17" s="2313"/>
+      <c r="E17" s="2314">
+        <v>0</v>
+      </c>
+      <c r="F17" s="2315">
+        <v>2</v>
+      </c>
+      <c r="G17" s="2316"/>
+      <c r="H17" s="2317"/>
+      <c r="I17" s="2318"/>
+      <c r="J17" s="2319"/>
+      <c r="K17" s="2320"/>
+      <c r="L17" s="2321"/>
+      <c r="M17" s="2322">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="2323" t="s">
+        <v>206</v>
+      </c>
+      <c r="B18" s="2324">
+        <v>2012</v>
+      </c>
+      <c r="C18" s="2325" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18" s="2326"/>
+      <c r="E18" s="2327"/>
+      <c r="F18" s="2328"/>
+      <c r="G18" s="2329">
+        <v>0</v>
+      </c>
+      <c r="H18" s="2330">
+        <v>1</v>
+      </c>
+      <c r="I18" s="2331"/>
+      <c r="J18" s="2332"/>
+      <c r="K18" s="2333"/>
+      <c r="L18" s="2334"/>
+      <c r="M18" s="2335">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="2336" t="s">
+        <v>207</v>
+      </c>
+      <c r="B19" s="2337">
+        <v>2013</v>
+      </c>
+      <c r="C19" s="2338" t="s">
+        <v>33</v>
+      </c>
+      <c r="D19" s="2339"/>
+      <c r="E19" s="2340">
+        <v>1</v>
+      </c>
+      <c r="F19" s="2341"/>
+      <c r="G19" s="2342"/>
+      <c r="H19" s="2343"/>
+      <c r="I19" s="2344"/>
+      <c r="J19" s="2345"/>
+      <c r="K19" s="2346"/>
+      <c r="L19" s="2347"/>
+      <c r="M19" s="2348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="2349" t="s">
+        <v>208</v>
+      </c>
+      <c r="B20" s="2350">
+        <v>2012</v>
+      </c>
+      <c r="C20" s="2351" t="s">
+        <v>30</v>
+      </c>
+      <c r="D20" s="2352"/>
+      <c r="E20" s="2353">
+        <v>0</v>
+      </c>
+      <c r="F20" s="2354">
+        <v>1</v>
+      </c>
+      <c r="G20" s="2355"/>
+      <c r="H20" s="2356"/>
+      <c r="I20" s="2357"/>
+      <c r="J20" s="2358"/>
+      <c r="K20" s="2359"/>
+      <c r="L20" s="2360"/>
+      <c r="M20" s="2361">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="2362" t="s">
+        <v>209</v>
+      </c>
+      <c r="B21" s="2363">
+        <v>2013</v>
+      </c>
+      <c r="C21" s="2364" t="s">
+        <v>30</v>
+      </c>
+      <c r="D21" s="2365"/>
+      <c r="E21" s="2366"/>
+      <c r="F21" s="2367"/>
+      <c r="G21" s="2368"/>
+      <c r="H21" s="2369"/>
+      <c r="I21" s="2370"/>
+      <c r="J21" s="2371">
+        <v>0</v>
+      </c>
+      <c r="K21" s="2372">
+        <v>0</v>
+      </c>
+      <c r="L21" s="2373"/>
+      <c r="M21" s="2374">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2375" t="s">
+        <v>210</v>
+      </c>
+      <c r="B22" s="2376">
+        <v>2013</v>
+      </c>
+      <c r="C22" s="2377" t="s">
+        <v>32</v>
+      </c>
+      <c r="D22" s="2378">
+        <v>0</v>
+      </c>
+      <c r="E22" s="2379"/>
+      <c r="F22" s="2380"/>
+      <c r="G22" s="2381"/>
+      <c r="H22" s="2382"/>
+      <c r="I22" s="2383"/>
+      <c r="J22" s="2384"/>
+      <c r="K22" s="2385"/>
+      <c r="L22" s="2386"/>
+      <c r="M22" s="2387">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="2388" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="2389" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="2390" t="s">
+        <v>41</v>
+      </c>
+      <c r="C25" s="2391" t="s">
         <v>42</v>
       </c>
-      <c r="G2" s="1345" t="s">
+      <c r="D25" s="2392" t="s">
+        <v>94</v>
+      </c>
+      <c r="E25" s="2393" t="s">
+        <v>44</v>
+      </c>
+      <c r="F25" s="2394" t="s">
         <v>43</v>
       </c>
-      <c r="H2" s="1346" t="s">
+      <c r="G25" s="2395" t="s">
         <v>44</v>
       </c>
-      <c r="I2" s="1347" t="s">
-[...2 lines deleted...]
-      <c r="J2" s="1348" t="s">
+      <c r="H25" s="2396" t="s">
+        <v>45</v>
+      </c>
+      <c r="I25" s="2397" t="s">
+        <v>43</v>
+      </c>
+      <c r="J25" s="2398" t="s">
+        <v>46</v>
+      </c>
+      <c r="K25" s="2399" t="s">
+        <v>45</v>
+      </c>
+      <c r="L25" s="2400" t="s">
+        <v>70</v>
+      </c>
+      <c r="M25" s="2401" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
-[...3 lines deleted...]
-      <c r="B3" s="1350">
+    <row r="26" spans="1:13">
+      <c r="A26" s="2402" t="s">
+        <v>212</v>
+      </c>
+      <c r="B26" s="2403">
+        <v>2013</v>
+      </c>
+      <c r="C26" s="2404" t="s">
+        <v>28</v>
+      </c>
+      <c r="D26" s="2405">
+        <v>12</v>
+      </c>
+      <c r="E26" s="2406">
+        <v>12</v>
+      </c>
+      <c r="F26" s="2407">
+        <v>12</v>
+      </c>
+      <c r="G26" s="2408"/>
+      <c r="H26" s="2409">
+        <v>12</v>
+      </c>
+      <c r="I26" s="2410">
+        <v>12</v>
+      </c>
+      <c r="J26" s="2411">
+        <v>12</v>
+      </c>
+      <c r="K26" s="2412">
+        <v>12</v>
+      </c>
+      <c r="L26" s="2413"/>
+      <c r="M26" s="2414">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="2415" t="s">
+        <v>213</v>
+      </c>
+      <c r="B27" s="2416">
         <v>2012</v>
       </c>
-      <c r="C3" s="1351" t="s">
+      <c r="C27" s="2417" t="s">
         <v>29</v>
       </c>
-      <c r="D3" s="1352">
+      <c r="D27" s="2418">
+        <v>7</v>
+      </c>
+      <c r="E27" s="2419">
+        <v>7</v>
+      </c>
+      <c r="F27" s="2420">
+        <v>9</v>
+      </c>
+      <c r="G27" s="2421">
+        <v>9</v>
+      </c>
+      <c r="H27" s="2422">
+        <v>7</v>
+      </c>
+      <c r="I27" s="2423">
+        <v>9</v>
+      </c>
+      <c r="J27" s="2424"/>
+      <c r="K27" s="2425">
+        <v>9</v>
+      </c>
+      <c r="L27" s="2426"/>
+      <c r="M27" s="2427">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="2428" t="s">
+        <v>214</v>
+      </c>
+      <c r="B28" s="2429">
+        <v>2012</v>
+      </c>
+      <c r="C28" s="2430" t="s">
+        <v>28</v>
+      </c>
+      <c r="D28" s="2431">
+        <v>9</v>
+      </c>
+      <c r="E28" s="2432">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2433">
+        <v>7</v>
+      </c>
+      <c r="G28" s="2434">
         <v>12</v>
       </c>
-      <c r="E3" s="1353">
-[...20 lines deleted...]
-      <c r="B4" s="1360">
+      <c r="H28" s="2435">
+        <v>9</v>
+      </c>
+      <c r="I28" s="2436"/>
+      <c r="J28" s="2437"/>
+      <c r="K28" s="2438">
+        <v>7</v>
+      </c>
+      <c r="L28" s="2439"/>
+      <c r="M28" s="2440">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="2441" t="s">
+        <v>215</v>
+      </c>
+      <c r="B29" s="2442">
+        <v>2014</v>
+      </c>
+      <c r="C29" s="2443" t="s">
+        <v>28</v>
+      </c>
+      <c r="D29" s="2444"/>
+      <c r="E29" s="2445">
+        <v>6</v>
+      </c>
+      <c r="F29" s="2446">
+        <v>6</v>
+      </c>
+      <c r="G29" s="2447">
+        <v>7</v>
+      </c>
+      <c r="H29" s="2448"/>
+      <c r="I29" s="2449">
+        <v>7</v>
+      </c>
+      <c r="J29" s="2450"/>
+      <c r="K29" s="2451"/>
+      <c r="L29" s="2452"/>
+      <c r="M29" s="2453">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="2454" t="s">
+        <v>216</v>
+      </c>
+      <c r="B30" s="2455">
         <v>2013</v>
       </c>
-      <c r="C4" s="1361" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="1362">
+      <c r="C30" s="2456" t="s">
+        <v>30</v>
+      </c>
+      <c r="D30" s="2457"/>
+      <c r="E30" s="2458"/>
+      <c r="F30" s="2459"/>
+      <c r="G30" s="2460"/>
+      <c r="H30" s="2461"/>
+      <c r="I30" s="2462"/>
+      <c r="J30" s="2463">
+        <v>9</v>
+      </c>
+      <c r="K30" s="2464">
         <v>6</v>
       </c>
-      <c r="E4" s="1363">
-[...20 lines deleted...]
-      <c r="B5" s="1370">
+      <c r="L30" s="2465"/>
+      <c r="M30" s="2466">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="2467" t="s">
+        <v>208</v>
+      </c>
+      <c r="B31" s="2468">
         <v>2012</v>
       </c>
-      <c r="C5" s="1371" t="s">
-[...291 lines deleted...]
-      <c r="C16" s="1481" t="s">
+      <c r="C31" s="2469" t="s">
         <v>30</v>
       </c>
-      <c r="D16" s="1482"/>
-[...205 lines deleted...]
-        <v>19</v>
+      <c r="D31" s="2470"/>
+      <c r="E31" s="2471"/>
+      <c r="F31" s="2472"/>
+      <c r="G31" s="2473"/>
+      <c r="H31" s="2474"/>
+      <c r="I31" s="2475"/>
+      <c r="J31" s="2476"/>
+      <c r="K31" s="2477"/>
+      <c r="L31" s="2478"/>
+      <c r="M31" s="2479">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J14"/>
+  <dimension ref="A1:M14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F14" sqref="F14"/>
+      <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
-[...8 lines deleted...]
-      <c r="B2" s="1562" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="2480" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="2481" t="s">
         <v>40</v>
       </c>
-      <c r="C2" s="1563" t="s">
+      <c r="B2" s="2482" t="s">
         <v>41</v>
       </c>
-      <c r="D2" s="1564" t="s">
-[...2 lines deleted...]
-      <c r="E2" s="1565" t="s">
+      <c r="C2" s="2483" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2" s="2484" t="s">
+        <v>94</v>
+      </c>
+      <c r="E2" s="2485" t="s">
+        <v>44</v>
+      </c>
+      <c r="F2" s="2486" t="s">
         <v>43</v>
       </c>
-      <c r="F2" s="1566" t="s">
+      <c r="G2" s="2487" t="s">
+        <v>44</v>
+      </c>
+      <c r="H2" s="2488" t="s">
+        <v>46</v>
+      </c>
+      <c r="I2" s="2489" t="s">
+        <v>43</v>
+      </c>
+      <c r="J2" s="2490" t="s">
+        <v>46</v>
+      </c>
+      <c r="K2" s="2491" t="s">
+        <v>45</v>
+      </c>
+      <c r="L2" s="2492" t="s">
+        <v>70</v>
+      </c>
+      <c r="M2" s="2493" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="2494" t="s">
+        <v>218</v>
+      </c>
+      <c r="B3" s="2495">
+        <v>2013</v>
+      </c>
+      <c r="C3" s="2496" t="s">
+        <v>29</v>
+      </c>
+      <c r="D3" s="2497">
+        <v>12</v>
+      </c>
+      <c r="E3" s="2498">
+        <v>12</v>
+      </c>
+      <c r="F3" s="2499">
+        <v>9</v>
+      </c>
+      <c r="G3" s="2500">
+        <v>12</v>
+      </c>
+      <c r="H3" s="2501">
+        <v>12</v>
+      </c>
+      <c r="I3" s="2502">
+        <v>12</v>
+      </c>
+      <c r="J3" s="2503">
+        <v>12</v>
+      </c>
+      <c r="K3" s="2504">
+        <v>12</v>
+      </c>
+      <c r="L3" s="2505"/>
+      <c r="M3" s="2506">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="2507" t="s">
+        <v>219</v>
+      </c>
+      <c r="B4" s="2508">
+        <v>2013</v>
+      </c>
+      <c r="C4" s="2509" t="s">
+        <v>28</v>
+      </c>
+      <c r="D4" s="2510">
+        <v>7</v>
+      </c>
+      <c r="E4" s="2511">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2512">
+        <v>12</v>
+      </c>
+      <c r="G4" s="2513">
+        <v>7</v>
+      </c>
+      <c r="H4" s="2514">
+        <v>7</v>
+      </c>
+      <c r="I4" s="2515">
+        <v>9</v>
+      </c>
+      <c r="J4" s="2516">
+        <v>7</v>
+      </c>
+      <c r="K4" s="2517">
+        <v>7</v>
+      </c>
+      <c r="L4" s="2518"/>
+      <c r="M4" s="2519">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="2520" t="s">
+        <v>220</v>
+      </c>
+      <c r="B5" s="2521">
+        <v>2012</v>
+      </c>
+      <c r="C5" s="2522" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="2523">
+        <v>9</v>
+      </c>
+      <c r="E5" s="2524"/>
+      <c r="F5" s="2525"/>
+      <c r="G5" s="2526">
+        <v>9</v>
+      </c>
+      <c r="H5" s="2527">
+        <v>9</v>
+      </c>
+      <c r="I5" s="2528">
+        <v>7</v>
+      </c>
+      <c r="J5" s="2529">
+        <v>9</v>
+      </c>
+      <c r="K5" s="2530">
+        <v>9</v>
+      </c>
+      <c r="L5" s="2531"/>
+      <c r="M5" s="2532">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="2533" t="s">
+        <v>221</v>
+      </c>
+      <c r="B6" s="2534">
+        <v>2012</v>
+      </c>
+      <c r="C6" s="2535" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" s="2536"/>
+      <c r="E6" s="2537">
+        <v>6</v>
+      </c>
+      <c r="F6" s="2538">
+        <v>5</v>
+      </c>
+      <c r="G6" s="2539">
+        <v>5</v>
+      </c>
+      <c r="H6" s="2540">
+        <v>5</v>
+      </c>
+      <c r="I6" s="2541">
+        <v>5</v>
+      </c>
+      <c r="J6" s="2542">
+        <v>5</v>
+      </c>
+      <c r="K6" s="2543">
+        <v>5</v>
+      </c>
+      <c r="L6" s="2544"/>
+      <c r="M6" s="2545">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="2546" t="s">
+        <v>222</v>
+      </c>
+      <c r="B7" s="2547">
+        <v>2012</v>
+      </c>
+      <c r="C7" s="2548" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" s="2549">
+        <v>6</v>
+      </c>
+      <c r="E7" s="2550">
+        <v>7</v>
+      </c>
+      <c r="F7" s="2551">
+        <v>7</v>
+      </c>
+      <c r="G7" s="2552">
+        <v>6</v>
+      </c>
+      <c r="H7" s="2553">
+        <v>6</v>
+      </c>
+      <c r="I7" s="2554"/>
+      <c r="J7" s="2555"/>
+      <c r="K7" s="2556"/>
+      <c r="L7" s="2557"/>
+      <c r="M7" s="2558">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="2559" t="s">
+        <v>223</v>
+      </c>
+      <c r="B8" s="2560">
+        <v>2013</v>
+      </c>
+      <c r="C8" s="2561" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" s="2562"/>
+      <c r="E8" s="2563">
+        <v>5</v>
+      </c>
+      <c r="F8" s="2564">
+        <v>6</v>
+      </c>
+      <c r="G8" s="2565"/>
+      <c r="H8" s="2566"/>
+      <c r="I8" s="2567"/>
+      <c r="J8" s="2568">
+        <v>4</v>
+      </c>
+      <c r="K8" s="2569">
+        <v>4</v>
+      </c>
+      <c r="L8" s="2570"/>
+      <c r="M8" s="2571">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="2572" t="s">
+        <v>224</v>
+      </c>
+      <c r="B9" s="2573">
+        <v>2012</v>
+      </c>
+      <c r="C9" s="2574" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="2575"/>
+      <c r="E9" s="2576"/>
+      <c r="F9" s="2577"/>
+      <c r="G9" s="2578"/>
+      <c r="H9" s="2579"/>
+      <c r="I9" s="2580">
+        <v>6</v>
+      </c>
+      <c r="J9" s="2581">
+        <v>6</v>
+      </c>
+      <c r="K9" s="2582">
+        <v>6</v>
+      </c>
+      <c r="L9" s="2583"/>
+      <c r="M9" s="2584">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="2585" t="s">
+        <v>225</v>
+      </c>
+      <c r="B10" s="2586">
+        <v>2013</v>
+      </c>
+      <c r="C10" s="2587" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" s="2588"/>
+      <c r="E10" s="2589">
+        <v>4</v>
+      </c>
+      <c r="F10" s="2590">
+        <v>4</v>
+      </c>
+      <c r="G10" s="2591">
+        <v>4</v>
+      </c>
+      <c r="H10" s="2592"/>
+      <c r="I10" s="2593"/>
+      <c r="J10" s="2594">
+        <v>3</v>
+      </c>
+      <c r="K10" s="2595">
+        <v>3</v>
+      </c>
+      <c r="L10" s="2596"/>
+      <c r="M10" s="2597">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="2598" t="s">
+        <v>226</v>
+      </c>
+      <c r="B11" s="2599">
+        <v>2012</v>
+      </c>
+      <c r="C11" s="2600" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" s="2601"/>
+      <c r="E11" s="2602"/>
+      <c r="F11" s="2603"/>
+      <c r="G11" s="2604">
+        <v>3</v>
+      </c>
+      <c r="H11" s="2605"/>
+      <c r="I11" s="2606"/>
+      <c r="J11" s="2607"/>
+      <c r="K11" s="2608">
+        <v>2</v>
+      </c>
+      <c r="L11" s="2609"/>
+      <c r="M11" s="2610">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="2611" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="2612" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="2613" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" s="2614" t="s">
         <v>42</v>
       </c>
-      <c r="G2" s="1567" t="s">
-[...269 lines deleted...]
-      <c r="F14" s="1667" t="s">
+      <c r="D14" s="2615" t="s">
+        <v>94</v>
+      </c>
+      <c r="E14" s="2616" t="s">
+        <v>44</v>
+      </c>
+      <c r="F14" s="2617" t="s">
+        <v>70</v>
+      </c>
+      <c r="G14" s="2618" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>